--- v0 (2026-01-14)
+++ v1 (2026-04-30)
@@ -47,53 +47,55 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D68B2">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Type of the Paper (Article, Review, Communication, etc.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A43A308" w14:textId="77777777" w:rsidR="00D470B2" w:rsidRDefault="00D470B2" w:rsidP="00E1011C">
       <w:pPr>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FD2241F" w14:textId="374CFD0D" w:rsidR="00D470B2" w:rsidRDefault="00075DC3" w:rsidP="00E1011C">
+    <w:p w14:paraId="7FD2241F" w14:textId="374CFD0D" w:rsidR="00D470B2" w:rsidRDefault="00075DC3" w:rsidP="003F65EB">
       <w:pPr>
         <w:pStyle w:val="WJMSTitle"/>
+        <w:spacing w:before="124"/>
+        <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:w w:val="95"/>
         </w:rPr>
         <w:t>Guidelines</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-43"/>
           <w:w w:val="95"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="95"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-42"/>
           <w:w w:val="95"/>
         </w:rPr>
@@ -153,53 +155,53 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="95"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-42"/>
           <w:w w:val="95"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:w w:val="95"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00426BDC" w:rsidRPr="00426BDC">
         <w:t>Al-Wataniya Journal of Medical Sciences</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC0BEA2" w14:textId="4B80ED8D" w:rsidR="00BB4E08" w:rsidRPr="000869CB" w:rsidRDefault="00BB4E08" w:rsidP="00E1011C">
-[...1 lines deleted...]
-        <w:spacing w:before="124"/>
+    <w:p w14:paraId="3BC0BEA2" w14:textId="7D143CD8" w:rsidR="00BB4E08" w:rsidRPr="000869CB" w:rsidRDefault="00BB4E08" w:rsidP="00FF62DF">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="280"/>
         <w:rPr>
           <w:w w:val="105"/>
           <w:position w:val="6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB4E08">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0E611777" wp14:editId="4F0CE099">
             <wp:extent cx="190500" cy="183931"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:docPr id="2" name="Imagem 2" descr="Ícone&#10;&#10;Descrição gerada automaticamente">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -224,50 +226,61 @@
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="194497" cy="187790"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+      <w:r w:rsidR="00C81E8F">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:w w:val="105"/>
+          <w:position w:val="6"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00426BDC" w:rsidRPr="00426BDC">
         <w:rPr>
           <w:w w:val="105"/>
           <w:position w:val="6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Lorem</w:t>
       </w:r>
       <w:r w:rsidR="00426BDC">
         <w:rPr>
           <w:w w:val="105"/>
           <w:position w:val="6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB4E08">
         <w:rPr>
           <w:w w:val="105"/>
           <w:position w:val="6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pt-BR"/>
@@ -450,468 +463,452 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Daniele</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB4E08">
         <w:rPr>
           <w:w w:val="105"/>
           <w:position w:val="6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fernandes</w:t>
       </w:r>
       <w:r w:rsidR="000A1AC1" w:rsidRPr="00BB4E08">
         <w:rPr>
           <w:w w:val="105"/>
           <w:position w:val="6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>²</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C5E32FA" w14:textId="147EFF87" w:rsidR="00D470B2" w:rsidRPr="00B00BD2" w:rsidRDefault="00075DC3" w:rsidP="00E1011C">
-[...1 lines deleted...]
-        <w:spacing w:before="124"/>
+    <w:p w14:paraId="6C5E32FA" w14:textId="147EFF87" w:rsidR="00D470B2" w:rsidRPr="00B00BD2" w:rsidRDefault="00075DC3" w:rsidP="00FF62DF">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="280"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00BD2">
         <w:rPr>
           <w:w w:val="105"/>
           <w:position w:val="6"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="007C1384" w:rsidRPr="007C1384">
         <w:rPr>
           <w:w w:val="105"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>College of Dentistry</w:t>
       </w:r>
       <w:r w:rsidR="007C1384">
         <w:rPr>
           <w:w w:val="105"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00175259" w:rsidRPr="00175259">
         <w:rPr>
           <w:w w:val="105"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>National University of Science and Technology is a private institution in Nasiriyah, Iraq</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="511E785B" w14:textId="1FDC5289" w:rsidR="00175259" w:rsidRDefault="00075DC3" w:rsidP="00E1011C">
-[...1 lines deleted...]
-        <w:spacing w:before="8"/>
+    <w:p w14:paraId="511E785B" w14:textId="1FDC5289" w:rsidR="00175259" w:rsidRDefault="00075DC3" w:rsidP="00FF62DF">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="280"/>
         <w:rPr>
           <w:w w:val="105"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00BD2">
         <w:rPr>
           <w:w w:val="105"/>
           <w:position w:val="6"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00175259" w:rsidRPr="00175259">
         <w:rPr>
           <w:w w:val="105"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>National University of Science and Technology is a private institution in Nasiriyah, Iraq</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB8043C" w14:textId="3358B4DA" w:rsidR="00175259" w:rsidRDefault="00075DC3" w:rsidP="00E1011C">
-[...1 lines deleted...]
-        <w:spacing w:before="8"/>
+    <w:p w14:paraId="0EB8043C" w14:textId="042F5736" w:rsidR="00175259" w:rsidRDefault="00075DC3" w:rsidP="00FF62DF">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="280"/>
         <w:rPr>
           <w:w w:val="105"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00BD2">
         <w:rPr>
           <w:w w:val="105"/>
           <w:position w:val="6"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00175259" w:rsidRPr="00175259">
         <w:rPr>
           <w:w w:val="105"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>National University of Science and Technology is a private institution in Nasiriyah, Iraq</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A6620" w14:textId="5762726E" w:rsidR="00D470B2" w:rsidRDefault="000869CB" w:rsidP="00E1011C">
-[...1 lines deleted...]
-        <w:spacing w:before="8"/>
+    <w:p w14:paraId="4F0A6620" w14:textId="6B5A7409" w:rsidR="00D470B2" w:rsidRDefault="000869CB" w:rsidP="00FF62DF">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="280"/>
         <w:rPr>
           <w:w w:val="110"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="DejaVu Sans" w:hAnsi="DejaVu Sans"/>
           <w:i/>
           <w:w w:val="110"/>
           <w:position w:val="6"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00075DC3" w:rsidRPr="00B8290B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:w w:val="110"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Corresponding author. Email</w:t>
       </w:r>
       <w:r w:rsidR="00075DC3" w:rsidRPr="00B00BD2">
         <w:rPr>
           <w:w w:val="110"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00175259" w:rsidRPr="00175259">
         <w:rPr>
           <w:w w:val="110"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>info.wjms@nust.edu.iq</w:t>
       </w:r>
       <w:r w:rsidR="00075DC3" w:rsidRPr="00B00BD2">
         <w:rPr>
           <w:w w:val="110"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AA03C64" w14:textId="2D2AD035" w:rsidR="003975E0" w:rsidRDefault="003975E0" w:rsidP="00E1011C">
+    <w:p w14:paraId="3AA03C64" w14:textId="4E95952A" w:rsidR="003975E0" w:rsidRDefault="003975E0" w:rsidP="00E1011C">
       <w:pPr>
         <w:spacing w:before="8"/>
         <w:ind w:left="280"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50ABC458" wp14:editId="6DAA6F95">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50ABC458" wp14:editId="32351927">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>637540</wp:posOffset>
+                  <wp:posOffset>640080</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1088390</wp:posOffset>
+                  <wp:posOffset>1084580</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6191250" cy="2243455"/>
-                <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+                <wp:extent cx="6191250" cy="2148840"/>
+                <wp:effectExtent l="0" t="0" r="0" b="3810"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="6" name="Caixa de texto 6"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6191250" cy="2243455"/>
+                          <a:ext cx="6191250" cy="2148840"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="E3DED6"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="1D3C09C7" w14:textId="77777777" w:rsidR="00CA1927" w:rsidRPr="00B8290B" w:rsidRDefault="00CA1927">
+                          <w:p w14:paraId="1D3C09C7" w14:textId="77777777" w:rsidR="00CA1927" w:rsidRPr="00B8290B" w:rsidRDefault="00CA1927" w:rsidP="00C92539">
                             <w:pPr>
-                              <w:spacing w:before="130"/>
-                              <w:ind w:left="199"/>
+                              <w:spacing w:before="120" w:after="120"/>
+                              <w:ind w:left="202" w:right="202"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Trebuchet MS"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00B8290B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Trebuchet MS"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Abstract</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="01510BFE" w14:textId="48C80102" w:rsidR="00F17057" w:rsidRDefault="00C40F62" w:rsidP="00F17057">
+                          <w:p w14:paraId="01510BFE" w14:textId="48C80102" w:rsidR="00F17057" w:rsidRDefault="00C40F62" w:rsidP="00C92539">
                             <w:pPr>
                               <w:pStyle w:val="WJMSAbstract"/>
+                              <w:spacing w:before="120" w:after="120"/>
+                              <w:ind w:left="202" w:right="202"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00C40F62">
                               <w:t>The abstract should be a single, concise paragraph (150–300 words depending on manuscript type) that clearly summarizes the essential elements of the study. It should begin with a brief background outlining the scientific problem and the study’s aim or objectives, followed by a succinct description of the methods used — for example, study design, data sources, analytical approaches, or, for reviews, databases searched, time frame, and selection criteria. Next, present the key findings or main observations in a clear and objective manner, including any important numerical results, statistical outcomes, or thematic conclusions. Finally, conclude with the major implications, conclusions, or clinical/research significance of the work. Write the abstract in the third person, use past tense for methods and results, and avoid citations, undefined abbreviations, or excessive detail. The abstract should serve as a complete and self-contained summary of the paper, allowing readers to understand the purpose, approach, results, and importance of the research without referring to the main text.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="1A2FFBB3" w14:textId="77777777" w:rsidR="00F17057" w:rsidRDefault="00F17057" w:rsidP="00F17057">
+                          <w:p w14:paraId="3EBEC808" w14:textId="77777777" w:rsidR="007D68B2" w:rsidRDefault="007D68B2" w:rsidP="00C92539">
                             <w:pPr>
-                              <w:pStyle w:val="WJMSAbstract"/>
+                              <w:spacing w:before="120" w:after="120"/>
+                              <w:ind w:left="202" w:right="202"/>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="18BDE791" w14:textId="77777777" w:rsidR="00F17057" w:rsidRDefault="00F17057" w:rsidP="00F17057">
+                          <w:p w14:paraId="7BEE3E17" w14:textId="1CC0BD99" w:rsidR="00CA1927" w:rsidRDefault="00CA1927" w:rsidP="00C92539">
                             <w:pPr>
-                              <w:pStyle w:val="WJMSAbstract"/>
-[...9 lines deleted...]
-                              <w:ind w:left="199"/>
+                              <w:spacing w:before="120" w:after="120"/>
+                              <w:ind w:left="202" w:right="202"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:w w:val="105"/>
                                 <w:sz w:val="17"/>
                                 <w:rtl/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="007313D5">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial"/>
+                                <w:rFonts w:ascii="Trebuchet MS"/>
                                 <w:b/>
-                                <w:w w:val="105"/>
                                 <w:sz w:val="17"/>
+                                <w:szCs w:val="17"/>
                               </w:rPr>
-                              <w:t>Keywords</w:t>
+                              <w:t>Keywords:</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:w w:val="105"/>
                                 <w:sz w:val="17"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">: </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidR="00C40F62" w:rsidRPr="00C40F62">
+                            <w:r w:rsidR="00C40F62" w:rsidRPr="008A6956">
                               <w:rPr>
-                                <w:w w:val="105"/>
-                                <w:sz w:val="17"/>
+                                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Open Sans"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>3–5 keywords, written in lowercase and separated by commas (e.g., helicobacter pylori, interleukin-8, gastric cancer, inflammation, host immunity).</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="74BDDBFC" w14:textId="77777777" w:rsidR="00BC3470" w:rsidRDefault="00BC3470">
                             <w:pPr>
                               <w:ind w:left="199"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
+                                <w:rFonts w:hint="cs"/>
                                 <w:sz w:val="17"/>
+                                <w:lang w:bidi="ar-IQ"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="50ABC458" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Caixa de texto 6" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:50.2pt;margin-top:85.7pt;width:487.5pt;height:176.65pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJ8kBS7gEAALsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJm2Az4hRd0g4D&#10;ugvQ9QNkWbaFyaJGKbGzrx8lO+kub8VeBEokD3kOqc3N0Bl2VOg12IIvZnPOlJVQadsU/Onb/Zu3&#10;nPkgbCUMWFXwk/L8Zvv61aZ3uVpCC6ZSyAjE+rx3BW9DcHmWedmqTvgZOGXJWQN2ItAVm6xC0RN6&#10;Z7LlfL7OesDKIUjlPb3uRyffJvy6VjJ8qWuvAjMFp95COjGdZTyz7UbkDQrXajm1IV7QRSe0paIX&#10;qL0Igh1Q/wPVaYngoQ4zCV0Gda2lShyIzWL+F5vHVjiVuJA43l1k8v8PVn4+PrqvyMLwHgYaYCLh&#10;3QPI755Z2LXCNuoWEfpWiYoKL6JkWe98PqVGqX3uI0jZf4KKhiwOARLQUGMXVSGejNBpAKeL6GoI&#10;TNLjevFusVyRS5Jvuby+ul6tUg2Rn9Md+vBBQceiUXCkqSZ4cXzwIbYj8nNIrObB6OpeG5Mu2JQ7&#10;g+woaAPurvZ3+/WE/keYsTHYQkwbEeNL4hmpjSTDUA7kjHxLqE7EGGHcKPoBZLSAPznraZsK7n8c&#10;BCrOzEdLqsXVOxt4NsqzIayk1IIHzkZzF8YVPTjUTUvI41ws3JKytU6cn7uY+qQNSVJM2xxX8Pd7&#10;inr+c9tfAAAA//8DAFBLAwQUAAYACAAAACEARI4RPuAAAAAMAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VIXBC1GzWkCnGqCpEDEqI09AO2sYkjYjvEbhr+nu0JbjPa0eybYjPbnk16&#10;DJ13EpYLAUy7xqvOtRIOH9X9GliI6BT23mkJPzrApry+KjBX/uz2eqpjy6jEhRwlmBiHnPPQGG0x&#10;LPygHd0+/Wgxkh1brkY8U7nteSLEA7fYOfpgcNBPRjdf9clK+H59xxrvtm/epFXyklT75900S3l7&#10;M28fgUU9x78wXPAJHUpiOvqTU4H15IVYUZREtiRxSYgsJXWUkCarDHhZ8P8jyl8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEASfJAUu4BAAC7AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEARI4RPuAAAAAMAQAADwAAAAAAAAAAAAAAAABIBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFUFAAAAAA==&#10;" fillcolor="#e3ded6" stroked="f">
+              <v:shape id="Caixa de texto 6" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:50.4pt;margin-top:85.4pt;width:487.5pt;height:169.2pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqYi2k7QEAALsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2nKqErUdBrthpDG&#10;QBr8AMdxEgvHZ85uk/LrOTtth7a3iRfr7Dt/vu+7z+vrsTfsoNBrsCXPZ3POlJVQa9uW/OePu3cr&#10;znwQthYGrCr5UXl+vXn7Zj24Qi2gA1MrZARifTG4knchuCLLvOxUL/wMnLKUbAB7EWiLbVajGAi9&#10;N9liPl9mA2DtEKTynk53U5JvEn7TKBm+NY1XgZmSU28hrZjWKq7ZZi2KFoXrtDy1IV7RRS+0pUcv&#10;UDsRBNujfgHVa4ngoQkzCX0GTaOlShyITT5/xuaxE04lLiSOdxeZ/P+DlQ+HR/cdWRg/wUgDTCS8&#10;uwf5yzML207YVt0gwtApUdPDeZQsG5wvTlej1L7wEaQavkJNQxb7AAlobLCPqhBPRug0gONFdDUG&#10;JulwmX/MFx8oJSm3yK9Wq6s0lkwU5+sOffisoGcxKDnSVBO8ONz7ENsRxbkkvubB6PpOG5M22FZb&#10;g+wgyAG373e3u2Vi8KzM2FhsIV6bEONJ4hmpTSTDWI2UjHwrqI/EGGFyFP0ACjrAP5wN5KaS+997&#10;gYoz88WSatF65wDPQXUOhJV0teSBsynchsmie4e67Qh5mouFG1K20YnzUxenPskhSYqTm6MF/92n&#10;qqc/t/kLAAD//wMAUEsDBBQABgAIAAAAIQC5aJF43gAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUhcELWJFAohTlUhckBClAY+YJuYOCJeh9hNw9+zOcFtRjuafZNvZteLyYyh&#10;86ThZqVAGKp901Gr4eO9vL4DESJSg70no+HHBNgU52c5Zo0/0d5MVWwFl1DIUIONccikDLU1DsPK&#10;D4b49ulHh5Ht2MpmxBOXu14mSt1Khx3xB4uDebSm/qqOTsP3yxtWeLV99TYtk+ek3D/tplnry4t5&#10;+wAimjn+hWHBZ3QomOngj9QE0bNXitEji/UiloRap6wOGlJ1n4Ascvl/RPELAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEA6mItpO0BAAC7AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAuWiReN4AAAAMAQAADwAAAAAAAAAAAAAAAABHBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFIFAAAAAA==&#10;" fillcolor="#e3ded6" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="1D3C09C7" w14:textId="77777777" w:rsidR="00CA1927" w:rsidRPr="00B8290B" w:rsidRDefault="00CA1927">
+                    <w:p w14:paraId="1D3C09C7" w14:textId="77777777" w:rsidR="00CA1927" w:rsidRPr="00B8290B" w:rsidRDefault="00CA1927" w:rsidP="00C92539">
                       <w:pPr>
-                        <w:spacing w:before="130"/>
-                        <w:ind w:left="199"/>
+                        <w:spacing w:before="120" w:after="120"/>
+                        <w:ind w:left="202" w:right="202"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Trebuchet MS"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B8290B">
                         <w:rPr>
                           <w:rFonts w:ascii="Trebuchet MS"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Abstract</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="01510BFE" w14:textId="48C80102" w:rsidR="00F17057" w:rsidRDefault="00C40F62" w:rsidP="00F17057">
+                    <w:p w14:paraId="01510BFE" w14:textId="48C80102" w:rsidR="00F17057" w:rsidRDefault="00C40F62" w:rsidP="00C92539">
                       <w:pPr>
                         <w:pStyle w:val="WJMSAbstract"/>
+                        <w:spacing w:before="120" w:after="120"/>
+                        <w:ind w:left="202" w:right="202"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00C40F62">
                         <w:t>The abstract should be a single, concise paragraph (150–300 words depending on manuscript type) that clearly summarizes the essential elements of the study. It should begin with a brief background outlining the scientific problem and the study’s aim or objectives, followed by a succinct description of the methods used — for example, study design, data sources, analytical approaches, or, for reviews, databases searched, time frame, and selection criteria. Next, present the key findings or main observations in a clear and objective manner, including any important numerical results, statistical outcomes, or thematic conclusions. Finally, conclude with the major implications, conclusions, or clinical/research significance of the work. Write the abstract in the third person, use past tense for methods and results, and avoid citations, undefined abbreviations, or excessive detail. The abstract should serve as a complete and self-contained summary of the paper, allowing readers to understand the purpose, approach, results, and importance of the research without referring to the main text.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="1A2FFBB3" w14:textId="77777777" w:rsidR="00F17057" w:rsidRDefault="00F17057" w:rsidP="00F17057">
+                    <w:p w14:paraId="3EBEC808" w14:textId="77777777" w:rsidR="007D68B2" w:rsidRDefault="007D68B2" w:rsidP="00C92539">
                       <w:pPr>
-                        <w:pStyle w:val="WJMSAbstract"/>
+                        <w:spacing w:before="120" w:after="120"/>
+                        <w:ind w:left="202" w:right="202"/>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="18BDE791" w14:textId="77777777" w:rsidR="00F17057" w:rsidRDefault="00F17057" w:rsidP="00F17057">
+                    <w:p w14:paraId="7BEE3E17" w14:textId="1CC0BD99" w:rsidR="00CA1927" w:rsidRDefault="00CA1927" w:rsidP="00C92539">
                       <w:pPr>
-                        <w:pStyle w:val="WJMSAbstract"/>
-[...9 lines deleted...]
-                        <w:ind w:left="199"/>
+                        <w:spacing w:before="120" w:after="120"/>
+                        <w:ind w:left="202" w:right="202"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:w w:val="105"/>
                           <w:sz w:val="17"/>
                           <w:rtl/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="007313D5">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial"/>
+                          <w:rFonts w:ascii="Trebuchet MS"/>
                           <w:b/>
-                          <w:w w:val="105"/>
                           <w:sz w:val="17"/>
+                          <w:szCs w:val="17"/>
                         </w:rPr>
-                        <w:t>Keywords</w:t>
+                        <w:t>Keywords:</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:w w:val="105"/>
                           <w:sz w:val="17"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">: </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidR="00C40F62" w:rsidRPr="00C40F62">
+                      <w:r w:rsidR="00C40F62" w:rsidRPr="008A6956">
                         <w:rPr>
-                          <w:w w:val="105"/>
-                          <w:sz w:val="17"/>
+                          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Open Sans"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>3–5 keywords, written in lowercase and separated by commas (e.g., helicobacter pylori, interleukin-8, gastric cancer, inflammation, host immunity).</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="74BDDBFC" w14:textId="77777777" w:rsidR="00BC3470" w:rsidRDefault="00BC3470">
                       <w:pPr>
                         <w:ind w:left="199"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
+                          <w:rFonts w:hint="cs"/>
                           <w:sz w:val="17"/>
+                          <w:lang w:bidi="ar-IQ"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -1454,575 +1451,617 @@
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="13EDD53C" w14:textId="1582C6DF" w:rsidR="003975E0" w:rsidRDefault="00B2733B" w:rsidP="00E1011C">
             <w:pPr>
               <w:spacing w:before="140"/>
               <w:ind w:left="280"/>
               <w:rPr>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>(Received: XXX XX,20xx; Accepted: XXX X,20XX; Published: XXX 1,20XX)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="261A2C80" w14:textId="221B8402" w:rsidR="003975E0" w:rsidRDefault="003975E0" w:rsidP="00E1011C">
+          <w:p w14:paraId="6EDAE698" w14:textId="2731534A" w:rsidR="0086584A" w:rsidRPr="0086584A" w:rsidRDefault="0086584A" w:rsidP="0086584A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0086584A">
               <w:rPr>
                 <w:sz w:val="15"/>
               </w:rPr>
-              <w:t xml:space="preserve">     </w:t>
-[...4 lines deleted...]
-              </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C8E4EAE" wp14:editId="54502801">
-[...2 lines deleted...]
-                  <wp:docPr id="1652313330" name="Picture 9"/>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4994DC79" wp14:editId="049839A6">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>64135</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>-111760</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="662940" cy="662940"/>
+                  <wp:effectExtent l="0" t="0" r="3810" b="3810"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1593584582" name="Picture 10"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 1"/>
+                          <pic:cNvPr id="0" name="Picture 7"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12">
+                          <a:blip r:embed="rId12" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="713740" cy="713740"/>
+                            <a:ext cx="662940" cy="662940"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                </wp:inline>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
               </w:drawing>
             </w:r>
+            <w:r w:rsidR="003975E0">
+              <w:rPr>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="5529EBD6" w14:textId="77777777" w:rsidR="003975E0" w:rsidRDefault="003975E0" w:rsidP="00E1011C">
+          <w:p w14:paraId="261A2C80" w14:textId="5ECD50D9" w:rsidR="003975E0" w:rsidRDefault="003975E0" w:rsidP="00E1011C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A8D950E" w14:textId="77777777" w:rsidR="0086584A" w:rsidRDefault="003975E0" w:rsidP="00E1011C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="15"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A3E0625" w14:textId="77777777" w:rsidR="0086584A" w:rsidRDefault="0086584A" w:rsidP="00E1011C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="15"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5529EBD6" w14:textId="249C4634" w:rsidR="003975E0" w:rsidRDefault="003975E0" w:rsidP="00E1011C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
               </w:rPr>
-              <w:t xml:space="preserve">   Access Article Online</w:t>
+              <w:t>Access Article Online</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2A921D7F" w14:textId="4F05D0DF" w:rsidR="00D470B2" w:rsidRDefault="00D470B2" w:rsidP="00E1011C">
-[...7 lines deleted...]
-    <w:p w14:paraId="42826BCD" w14:textId="639C5752" w:rsidR="00D470B2" w:rsidRPr="00175259" w:rsidRDefault="00075DC3" w:rsidP="00E1011C">
+    <w:p w14:paraId="42826BCD" w14:textId="639C5752" w:rsidR="00D470B2" w:rsidRPr="00175259" w:rsidRDefault="00075DC3" w:rsidP="00823675">
       <w:pPr>
         <w:pStyle w:val="1WJMSHeading"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:right="274"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="Introduction"/>
       <w:bookmarkStart w:id="1" w:name="_Hlk105164616"/>
       <w:bookmarkStart w:id="2" w:name="_Hlk105164572"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00982099">
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED4E6E6" w14:textId="77777777" w:rsidR="00760941" w:rsidRPr="00760941" w:rsidRDefault="00760941" w:rsidP="00E1011C">
+    <w:p w14:paraId="5ED4E6E6" w14:textId="77777777" w:rsidR="00760941" w:rsidRPr="00760941" w:rsidRDefault="00760941" w:rsidP="00F7026D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="794"/>
         </w:tabs>
-        <w:spacing w:before="17" w:line="261" w:lineRule="auto"/>
-        <w:ind w:left="280" w:right="848" w:firstLine="340"/>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="280" w:right="360" w:firstLine="340"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk105164692"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00760941">
         <w:rPr>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Write a focused introduction that sets the context, explains the importance of the work, and clearly states the objectives. Briefly synthesize the most relevant medical literature, define the research gap, and end with explicit aims (and hypotheses where relevant). Keep the introduction tight and evidence-based, use key citations (avoid exhaustive lists), define essential terms/abbreviations, and conclude with a clear statement of what the paper sets out to do.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37214976" w14:textId="268CCC7A" w:rsidR="005A6A01" w:rsidRPr="00C14B38" w:rsidRDefault="005A6A01" w:rsidP="00E1011C">
+    <w:p w14:paraId="37214976" w14:textId="268CCC7A" w:rsidR="005A6A01" w:rsidRPr="00C14B38" w:rsidRDefault="005A6A01" w:rsidP="00823675">
       <w:pPr>
         <w:pStyle w:val="1WJMSHeading"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:right="274"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="Matherials_and_Methods"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00C14B38">
         <w:t>Materials and Methods / Methodology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E01DFFE" w14:textId="77777777" w:rsidR="000E6D9E" w:rsidRPr="000E6D9E" w:rsidRDefault="00196C9A" w:rsidP="00E1011C">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1E01DFFE" w14:textId="77777777" w:rsidR="000E6D9E" w:rsidRPr="00C91C7E" w:rsidRDefault="00196C9A" w:rsidP="00F7026D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="794"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="280" w:right="360" w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E6D9E">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000E6D9E" w:rsidRPr="000E6D9E">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000E6D9E" w:rsidRPr="000E6D9E">
-[...7 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="000E6D9E" w:rsidRPr="00C91C7E">
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Briefly describe the study design and setting (e.g., prospective cohort in a tertiary hospital, retrospective chart review across two centers, laboratory experiment), the timeframe, and the patient population or biological samples (recruitment strategy, sample size with justification if available, key demographics/clinical characteristics). Specify inclusion/exclusion criteria, diagnostic definitions (guidelines or cut-offs used), and the primary/secondary outcomes. </w:t>
+      </w:r>
+      <w:r w:rsidR="000E6D9E" w:rsidRPr="00C91C7E">
+        <w:rPr>
+          <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>procedures/protocols (sampling, imaging, assays, interventions), including essential materials, instruments/reagents, manufacturers, and versions, plus any quality control/validation steps (calibration, inter-rater reliability). Summarize data collection and preprocessing (data sources, cleaning rules, handling of missing data), and statistical/analytical methods (tests or models, assumption checks, effect size measures, confidence intervals, adjustments for confounders or multiple comparisons, planned subgroup/sensitivity analyses), naming the software and versions used. If applicable, note randomization, allocation concealment, and blinding. Finally, state ethical approval and consent (e.g., “Approved by the Institutional Review Board of XYZ University, Approval No: 12345; written informed consent obtained from all participants”), ensuring the description is clear and sufficient for independent replication.</w:t>
+        <w:t>Outline the main clinical or laboratory procedures/protocols (sampling, imaging, assays, interventions), including essential materials, instruments/reagents, manufacturers, and versions, plus any quality control/validation steps (calibration, inter-rater reliability). Summarize data collection and preprocessing (data sources, cleaning rules, handling of missing data), and statistical/analytical methods (tests or models, assumption checks, effect size measures, confidence intervals, adjustments for confounders or multiple comparisons, planned subgroup/sensitivity analyses), naming the software and versions used. If applicable, note randomization, allocation concealment, and blinding. Finally, state ethical approval and consent (e.g., “Approved by the Institutional Review Board of XYZ University, Approval No: 12345; written informed consent obtained from all participants”), ensuring the description is clear and sufficient for independent replication.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3740DC6F" w14:textId="77777777" w:rsidR="00D470B2" w:rsidRDefault="00D470B2" w:rsidP="00E1011C">
-[...8 lines deleted...]
-    <w:p w14:paraId="48884630" w14:textId="38C1B4F8" w:rsidR="009D10AC" w:rsidRPr="007223DF" w:rsidRDefault="009D10AC" w:rsidP="00E1011C">
+    <w:p w14:paraId="48884630" w14:textId="38C1B4F8" w:rsidR="009D10AC" w:rsidRPr="007223DF" w:rsidRDefault="009D10AC" w:rsidP="00BD6AA8">
       <w:pPr>
         <w:pStyle w:val="11WJMSHeading"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="Example_of_a_Subsection"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="007223DF">
         <w:t>Study Design / Approach</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F96D779" w14:textId="77777777" w:rsidR="000E6D9E" w:rsidRPr="000E6D9E" w:rsidRDefault="000E6D9E" w:rsidP="00E1011C">
-[...2 lines deleted...]
-        <w:ind w:left="284" w:right="368" w:firstLine="425"/>
+    <w:p w14:paraId="3F96D779" w14:textId="77777777" w:rsidR="000E6D9E" w:rsidRPr="000E6D9E" w:rsidRDefault="000E6D9E" w:rsidP="00F7026D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="794"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="280" w:right="360" w:firstLine="340"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E6D9E">
         <w:rPr>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Briefly define the medical study design (prospective/retrospective; observational/interventional) and setting (hospital/clinic/laboratory; single- or multi-center), with timeframe and target population or biological samples. State eligibility (inclusion/exclusion), diagnostic definitions/guidelines, and primary/secondary outcomes. If relevant, note randomization, allocation concealment, blinding, and any preregistration/protocol ID.</w:t>
+        <w:t>Briefly define the medical study design (prospective/retrospective; observational/interventional) and setting (hospital/clinic/laboratory; single- or multi-center), with timeframe and target population or biological samples. State eligibility (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91C7E">
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>inclusion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E6D9E">
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/exclusion), diagnostic definitions/guidelines, and primary/secondary outcomes. If relevant, note randomization, allocation concealment, blinding, and any preregistration/protocol ID.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26BF927A" w14:textId="77777777" w:rsidR="00D470B2" w:rsidRPr="00426BDC" w:rsidRDefault="00D470B2" w:rsidP="00E1011C">
-[...8 lines deleted...]
-    <w:p w14:paraId="1E632040" w14:textId="53375CC6" w:rsidR="00D470B2" w:rsidRPr="001048E6" w:rsidRDefault="00982AEC" w:rsidP="00E1011C">
+    <w:p w14:paraId="1E632040" w14:textId="53375CC6" w:rsidR="00D470B2" w:rsidRPr="001048E6" w:rsidRDefault="00982AEC" w:rsidP="00BD6AA8">
       <w:pPr>
         <w:pStyle w:val="11WJMSHeading"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="Example_of_a_Subsubsection"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="001048E6">
         <w:t>Data Collection / Materials</w:t>
       </w:r>
       <w:r w:rsidRPr="001048E6">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BEDD7B0" w14:textId="77777777" w:rsidR="000E6D9E" w:rsidRPr="000E6D9E" w:rsidRDefault="000E6D9E" w:rsidP="00E1011C">
-[...2 lines deleted...]
-        <w:ind w:left="284" w:right="368" w:firstLine="425"/>
+    <w:p w14:paraId="4BEDD7B0" w14:textId="77777777" w:rsidR="000E6D9E" w:rsidRPr="000E6D9E" w:rsidRDefault="000E6D9E" w:rsidP="00F7026D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="794"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="280" w:right="360" w:firstLine="340"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E6D9E">
         <w:rPr>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Describe data sources and collection workflow (who collected, when, and how), recruitment or sampling strategy, and key procedures (clinical assessments, imaging, laboratory assays, interventions). List essential materials, instruments/reagents, manufacturers and versions; include specimen handling (pre-analytical conditions, storage) and quality control/validation steps (calibration, inter-rater reliability).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0502F12A" w14:textId="77777777" w:rsidR="001048E6" w:rsidRDefault="001048E6" w:rsidP="00E1011C">
-[...11 lines deleted...]
-    <w:p w14:paraId="41A0D38C" w14:textId="30BE8773" w:rsidR="001048E6" w:rsidRPr="001048E6" w:rsidRDefault="001048E6" w:rsidP="00E1011C">
+    <w:p w14:paraId="41A0D38C" w14:textId="30BE8773" w:rsidR="001048E6" w:rsidRPr="001048E6" w:rsidRDefault="001048E6" w:rsidP="00BD6AA8">
       <w:pPr>
         <w:pStyle w:val="11WJMSHeading"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001048E6">
         <w:t>Statistical / Analytical Methods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3435D99C" w14:textId="77777777" w:rsidR="009263CE" w:rsidRPr="009263CE" w:rsidRDefault="009263CE" w:rsidP="00E1011C">
-[...2 lines deleted...]
-        <w:ind w:left="284" w:right="368" w:firstLine="425"/>
+    <w:p w14:paraId="3435D99C" w14:textId="77777777" w:rsidR="009263CE" w:rsidRPr="009263CE" w:rsidRDefault="009263CE" w:rsidP="00F7026D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="794"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="280" w:right="360" w:firstLine="340"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009263CE">
         <w:rPr>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Summarize data preprocessing (cleaning rules, handling of missing data), then specify statistical/analytical methods (tests/models, assumption checks), effect measures and confidence intervals, significance thresholds, and adjustments for confounders or multiple comparisons. Report planned subgroup/sensitivity analyses and name the software/packages with exact versions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3024ADB9" w14:textId="66DB6D62" w:rsidR="001048E6" w:rsidRDefault="001048E6" w:rsidP="00E1011C">
-[...11 lines deleted...]
-    <w:p w14:paraId="36476CA5" w14:textId="5E3CA099" w:rsidR="00B8290B" w:rsidRPr="00CA2527" w:rsidRDefault="001048E6" w:rsidP="00E1011C">
+    <w:p w14:paraId="36476CA5" w14:textId="5E3CA099" w:rsidR="00B8290B" w:rsidRPr="00CA2527" w:rsidRDefault="001048E6" w:rsidP="00BD6AA8">
       <w:pPr>
         <w:pStyle w:val="11WJMSHeading"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE1486">
         <w:t>Ethical Approval</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C2FDF9E" w14:textId="1F08F90F" w:rsidR="009263CE" w:rsidRPr="009263CE" w:rsidRDefault="009263CE" w:rsidP="00E1011C">
-      <w:pPr>
+    <w:p w14:paraId="7C2FDF9E" w14:textId="1F08F90F" w:rsidR="009263CE" w:rsidRPr="00C91C7E" w:rsidRDefault="009263CE" w:rsidP="00F7026D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="794"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="280" w:right="360" w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A77FB">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91C7E">
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Provide the mandatory ethics statement for human/animal research and consent details. Example: “This study was approved by the Institutional Review Board of XYZ University (Approval No: 12345). Written informed consent was obtained from all participants (or guardians, where applicable).”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="366D0E6A" w14:textId="17B10521" w:rsidR="009423C5" w:rsidRPr="00C14B38" w:rsidRDefault="00075DC3" w:rsidP="00823675">
+      <w:pPr>
+        <w:pStyle w:val="1WJMSHeading"/>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="284" w:right="368" w:firstLine="425"/>
-[...40 lines deleted...]
-        <w:pStyle w:val="1WJMSHeading"/>
+        <w:ind w:right="274"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="Results_and_Discussion"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="00C14B38">
         <w:t>Results and Discussion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69574458" w14:textId="77777777" w:rsidR="009263CE" w:rsidRDefault="009263CE" w:rsidP="00E1011C">
+    <w:p w14:paraId="69574458" w14:textId="77777777" w:rsidR="009263CE" w:rsidRPr="009A77FB" w:rsidRDefault="009263CE" w:rsidP="00F7026D">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="9923"/>
+          <w:tab w:val="left" w:pos="794"/>
         </w:tabs>
-        <w:spacing w:before="29"/>
-        <w:ind w:left="284" w:right="368" w:firstLine="425"/>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="280" w:right="360" w:firstLine="340"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009263CE">
+      <w:r w:rsidRPr="009A77FB">
         <w:rPr>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Present results clearly, focusing on the main clinical or experimental outcomes. Report participant/sample numbers, baseline characteristics, and both primary and secondary outcomes. Provide effect sizes, confidence intervals, and p-values where appropriate. Summarize negative or null findings as well. For qualitative analyses, outline key themes or patterns. Avoid repeating methodological details; reserve broader interpretation for the Discussion if presented separately.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66F50070" w14:textId="562CD7E9" w:rsidR="009423C5" w:rsidRPr="007223DF" w:rsidRDefault="009423C5" w:rsidP="00E1011C">
+    <w:p w14:paraId="66F50070" w14:textId="562CD7E9" w:rsidR="009423C5" w:rsidRPr="007223DF" w:rsidRDefault="009423C5" w:rsidP="00BD6AA8">
       <w:pPr>
         <w:pStyle w:val="11WJMSHeading"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007223DF">
         <w:t xml:space="preserve">Presentation </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27A81587" w14:textId="77777777" w:rsidR="00B646E8" w:rsidRPr="00B646E8" w:rsidRDefault="00B646E8" w:rsidP="00E1011C">
+    <w:p w14:paraId="27A81587" w14:textId="77777777" w:rsidR="00B646E8" w:rsidRPr="009A77FB" w:rsidRDefault="00B646E8" w:rsidP="00F7026D">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="9923"/>
+          <w:tab w:val="left" w:pos="794"/>
         </w:tabs>
-        <w:spacing w:before="29"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="280" w:right="360" w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="Equations"/>
       <w:bookmarkEnd w:id="8"/>
-      <w:r w:rsidRPr="00B646E8">
-[...20 lines deleted...]
-        <w:t>-values) or, where relevant, a succinct qualitative synthesis (themes, patterns, contrasts). When applicable, include a brief chronology of clinical observations (diagnostics, interventions, outcomes) or a concise statement of a single key message. Use tables and figures to summarize core results and reference them in the text; ensure each display is interpretable on its own with SI units, footnotes for abbreviations, and captions. Negative or null results should be reported transparently.</w:t>
+      <w:r w:rsidRPr="009A77FB">
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Present findings in a clear, self-contained paragraph (or sequence of short paragraphs) that reports main outcomes with appropriate quantitative indicators (effect sizes, 95% CIs, p-values) or, where relevant, a succinct qualitative synthesis (themes, patterns, contrasts). When applicable, include a brief chronology of clinical observations (diagnostics, interventions, outcomes) or a concise statement of a single key message. Use tables and figures to summarize core results and reference them in the text; ensure each display is interpretable on its own with SI units, footnotes for abbreviations, and captions. Negative or null results should be reported transparently.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="467BB5C3" w14:textId="40B4F5EA" w:rsidR="0032157E" w:rsidRPr="00CA2527" w:rsidRDefault="0032157E" w:rsidP="00E1011C">
+    <w:p w14:paraId="467BB5C3" w14:textId="40B4F5EA" w:rsidR="0032157E" w:rsidRPr="00CA2527" w:rsidRDefault="0032157E" w:rsidP="00BD6AA8">
       <w:pPr>
         <w:pStyle w:val="11WJMSHeading"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007223DF">
         <w:t>Tables and Figures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07EE5C7A" w14:textId="68339E19" w:rsidR="00501B37" w:rsidRPr="00ED151A" w:rsidRDefault="00373A66" w:rsidP="00E1011C">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="530A6261" w14:textId="77777777" w:rsidR="00C91C7E" w:rsidRPr="009A77FB" w:rsidRDefault="00373A66" w:rsidP="00F7026D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="794"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="280" w:right="360" w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C91C7E">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="009A77FB">
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>All figures and tables must be numbered consecutively and cited in the text. Each figure should have a detailed caption placed below the figure, and each table should have its caption above. Captions must be sufficiently descriptive so that the display can be understood without reference to the main text. Bitmap images must have a minimum resolution of 300 dpi to ensure faithful reproduction; to calculate optimal resolution, measure the printed width and height of the image in millimeters and multiply by 12 (for example, a square image of 80 mm width should be ~1000 × 1000 pixels, and never less than 600 × 600 pixels). Figures must be cropped properly with no extra borders, and original high-quality image files should be retained for final production.</w:t>
+      </w:r>
+      <w:r w:rsidR="00501B37" w:rsidRPr="009A77FB">
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Keep the original image file as well, since we need that to prepare the published copy after acceptance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E5E7176" w14:textId="4D04FA7D" w:rsidR="00501B37" w:rsidRPr="009A77FB" w:rsidRDefault="00501B37" w:rsidP="00F7026D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="794"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="280" w:right="360" w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A77FB">
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>extra borders, and original high-quality image files should be retained for final production.</w:t>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00ED151A">
         <w:t>Figures can also be in vector format as shown by Fig. 2 and Fig. 3.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B5E7285" w14:textId="77777777" w:rsidR="00501B37" w:rsidRPr="00426BDC" w:rsidRDefault="00501B37" w:rsidP="00C10293">
       <w:pPr>
         <w:spacing w:before="8"/>
         <w:ind w:left="142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46A9F4F9" wp14:editId="0127D6EB">
             <wp:extent cx="3348841" cy="2813633"/>
             <wp:effectExtent l="0" t="0" r="4445" b="6350"/>
             <wp:docPr id="1" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -2049,322 +2088,383 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3371209" cy="2832426"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="015C22A6" w14:textId="0901C44F" w:rsidR="00501B37" w:rsidRDefault="00501B37" w:rsidP="00C10293">
+    <w:p w14:paraId="015C22A6" w14:textId="0901C44F" w:rsidR="00501B37" w:rsidRDefault="00501B37" w:rsidP="00066E51">
       <w:pPr>
         <w:pStyle w:val="WJMSFigureCaption"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="009A77FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Figure 1.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F17057">
-        <w:t>Figure 1. The caption of the figures should be given below the figures. The caption should be detailed enough for the figure to be understood.</w:t>
+        <w:t xml:space="preserve"> The caption of the figures should be given below the figures. The caption should be detailed enough for the figure to be understood.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2801976F" w14:textId="77777777" w:rsidR="002A255C" w:rsidRDefault="002A255C" w:rsidP="00E1011C">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="007C1384">
+    <w:p w14:paraId="2801976F" w14:textId="77777777" w:rsidR="002A255C" w:rsidRPr="00F7026D" w:rsidRDefault="002A255C" w:rsidP="00F7026D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="794"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="280" w:right="360" w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7026D">
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Figures can be color or black-and-white bitmap images captured by a real camera and rendered by computer software in JPG, PNG or TIFF formats, or vector drawings made in packages like Adobe Illustrator, CorelDraw, Inkscape, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007C1384">
+      <w:r w:rsidRPr="00F7026D">
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Matlab</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007C1384">
+      <w:r w:rsidRPr="00F7026D">
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> etc. and saved in EPS or PDF format. Please do not create line drawings with the built-in features of Microsoft Word as we shall need these drawings in separate files in the final version.</w:t>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="34498272" w14:textId="77777777" w:rsidR="002A255C" w:rsidRPr="00426BDC" w:rsidRDefault="002A255C" w:rsidP="00C10293">
       <w:pPr>
         <w:spacing w:before="8"/>
         <w:ind w:left="142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34F98D1E" wp14:editId="64A782E7">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="8890" b="1905"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34F98D1E" wp14:editId="2D0AA0C5">
+            <wp:extent cx="3326970" cy="3223559"/>
+            <wp:effectExtent l="0" t="0" r="6985" b="0"/>
             <wp:docPr id="3" name="Kép 2" descr="A yellow object with many spiky patterns&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="232263171" name="Kép 2" descr="A yellow object with many spiky patterns&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3449243" cy="3342031"/>
+                      <a:ext cx="3338482" cy="3234713"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="031E1ADF" w14:textId="77777777" w:rsidR="002A255C" w:rsidRPr="00002AD2" w:rsidRDefault="002A255C" w:rsidP="00C10293">
+    <w:p w14:paraId="031E1ADF" w14:textId="77777777" w:rsidR="002A255C" w:rsidRPr="00002AD2" w:rsidRDefault="002A255C" w:rsidP="00066E51">
       <w:pPr>
         <w:pStyle w:val="WJMSFigureCaption"/>
+        <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00426BDC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Figure</w:t>
       </w:r>
       <w:r w:rsidRPr="00426BDC">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00426BDC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00426BDC">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00426BDC">
         <w:t>The caption of the figures should be given below the figures. The caption should be detailed enough for the figure to be understood.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46C5FF93" w14:textId="179EC074" w:rsidR="007C1384" w:rsidRPr="00C026D8" w:rsidRDefault="00ED38DB" w:rsidP="00E1011C">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="46C5FF93" w14:textId="179EC074" w:rsidR="007C1384" w:rsidRPr="00F7026D" w:rsidRDefault="00ED38DB" w:rsidP="00F7026D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="794"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="280" w:right="360" w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C026D8">
-        <w:rPr>
+      <w:r w:rsidRPr="00F7026D">
+        <w:rPr>
+          <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Vector formats (EPS</w:t>
       </w:r>
-      <w:r w:rsidR="00373A66" w:rsidRPr="00C026D8">
-[...7 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00373A66" w:rsidRPr="00F7026D">
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, SVG) are strongly recommended for line drawings, graphs, or schematic diagrams. Clinical and pathological images must be anonymized, and microscopic or radiographic images should include scale bars. Figures can be in color if required for interpretation, but must remain interpretable in grayscale. Tables should be clear, self-explanatory, and presented with minimal horizontal lines and no vertical borders. Headings must define all variables, units should follow the SI system, and abbreviations should be explained in table footnotes. Statistical annotations (e.g., p&lt;0.05) must be clearly marked.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E04D5D4" w14:textId="00156194" w:rsidR="00501B37" w:rsidRPr="00F7026D" w:rsidRDefault="00501B37" w:rsidP="00F7026D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="794"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="280" w:right="360" w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7026D">
+        <w:rPr>
+          <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>explanatory, and presented with minimal horizontal lines and no vertical borders. Headings must define all variables, units should follow the SI system, and abbreviations should be explained in table footnotes. Statistical annotations (e.g., p&lt;0.05) must be clearly marked.</w:t>
+        <w:t xml:space="preserve">Figures can be color or black-and-white bitmap images captured by a real camera and rendered by computer software in JPG, PNG or TIFF formats, or vector drawings made in packages like Adobe Illustrator, CorelDraw, Inkscape, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F7026D">
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Matlab</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F7026D">
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> etc. and saved in EPS or PDF format. Please do not create line drawings with the built-in features of Microsoft Word as we shall need these drawings in separate files in the final version.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E04D5D4" w14:textId="00156194" w:rsidR="00501B37" w:rsidRDefault="00501B37" w:rsidP="00E1011C">
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> etc. and saved in EPS or PDF format. Please do not create line drawings with the built-in features of Microsoft Word as we shall need these drawings in separate files in the final version.</w:t>
+    <w:p w14:paraId="0C509120" w14:textId="77777777" w:rsidR="00BB63F1" w:rsidRPr="00F7026D" w:rsidRDefault="00BB63F1" w:rsidP="00F7026D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="794"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="280" w:right="360" w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7026D">
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Use the official WJMS Word template; styles are pre-set and must not be modified. Defaults: Title 17 pt bold centered; Heading 1 12 pt bold; Heading 2/3 10 pt bold; Heading 4 10 pt italic; Body text 10 pt justified; Table titles 10 pt bold; Figure captions 9–10 pt; References 10 pt with hanging indent. Page A4, 2.5 cm margins, line spacing 1.15.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C509120" w14:textId="77777777" w:rsidR="00BB63F1" w:rsidRPr="00BB63F1" w:rsidRDefault="00BB63F1" w:rsidP="00E1011C">
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00426BDC">
+    <w:p w14:paraId="1C09CF99" w14:textId="77777777" w:rsidR="002A255C" w:rsidRPr="00F7026D" w:rsidRDefault="002A255C" w:rsidP="00F7026D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="794"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="280" w:right="360" w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7026D">
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tables </w:t>
       </w:r>
       <w:hyperlink w:anchor="_bookmark1" w:history="1">
-        <w:r w:rsidRPr="00426BDC">
+        <w:r w:rsidRPr="00F7026D">
+          <w:rPr>
+            <w:w w:val="105"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
           <w:t>1,</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00426BDC">
+      <w:r w:rsidRPr="00F7026D">
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink w:anchor="_bookmark2" w:history="1">
-        <w:r w:rsidRPr="00426BDC">
+        <w:r w:rsidRPr="00F7026D">
+          <w:rPr>
+            <w:w w:val="105"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
           <w:t>2</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00426BDC">
+      <w:r w:rsidRPr="00F7026D">
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink w:anchor="_bookmark3" w:history="1">
-        <w:r w:rsidRPr="00426BDC">
+        <w:r w:rsidRPr="00F7026D">
+          <w:rPr>
+            <w:w w:val="105"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
           <w:t>3</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00426BDC">
-[...18 lines deleted...]
-        <w:ind w:left="284" w:right="368" w:firstLine="425"/>
+      <w:r w:rsidRPr="00F7026D">
         <w:rPr>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> show examples of two tables. The submissions to the Al-Wataniya Journal of Medical Sciences should follow the format of these examples. </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="75A63B83" w14:textId="77777777" w:rsidR="002A255C" w:rsidRPr="00426BDC" w:rsidRDefault="002A255C" w:rsidP="00C10293">
       <w:pPr>
         <w:pStyle w:val="WJMSTableCaption"/>
       </w:pPr>
       <w:r w:rsidRPr="00426BDC">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>Table</w:t>
       </w:r>
       <w:r w:rsidRPr="00426BDC">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00426BDC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
@@ -2900,115 +3000,104 @@
             <w:r w:rsidRPr="00ED151A">
               <w:t>12 point, italic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1753" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78BC13AF" w14:textId="77777777" w:rsidR="002A255C" w:rsidRPr="00ED151A" w:rsidRDefault="002A255C" w:rsidP="00E1011C">
             <w:pPr>
               <w:pStyle w:val="WJMSTable"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED151A">
               <w:t>10 point, italic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1B1700B3" w14:textId="77777777" w:rsidR="002A255C" w:rsidRPr="00B2733B" w:rsidRDefault="002A255C" w:rsidP="00E1011C">
+    <w:p w14:paraId="1B1700B3" w14:textId="77777777" w:rsidR="002A255C" w:rsidRPr="00A659A9" w:rsidRDefault="002A255C" w:rsidP="00E1011C">
       <w:pPr>
         <w:pStyle w:val="WJMSTablesfooter"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> * Tables may have a footer.</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A659A9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                    * Tables may have a footer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="276B1513" w14:textId="77777777" w:rsidR="002A255C" w:rsidRDefault="002A255C" w:rsidP="00E1011C">
-[...5 lines deleted...]
-    <w:p w14:paraId="055B3AC0" w14:textId="1C33F7FC" w:rsidR="00A01877" w:rsidRDefault="00DE4D7C" w:rsidP="00E1011C">
+    <w:p w14:paraId="055B3AC0" w14:textId="1C33F7FC" w:rsidR="00A01877" w:rsidRDefault="00DE4D7C" w:rsidP="00BD6AA8">
       <w:pPr>
         <w:pStyle w:val="11WJMSHeading"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE4D7C">
         <w:t>Equations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BE5B798" w14:textId="53254877" w:rsidR="00DE4D7C" w:rsidRPr="00476405" w:rsidRDefault="00DE4D7C" w:rsidP="00E1011C">
-[...29 lines deleted...]
-        <w:t>, while numbers and functions remain in regular font. Equations should be created using an equation editor (not inserted as images) to ensure clarity and consistency.</w:t>
+    <w:p w14:paraId="4BE5B798" w14:textId="53254877" w:rsidR="00DE4D7C" w:rsidRPr="00F7026D" w:rsidRDefault="00DE4D7C" w:rsidP="00F7026D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="794"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="280" w:right="360" w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F7026D">
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Equations should be numbered consecutively throughout the text (Eq. (1), Eq. (2), …). Variables must be written in italics, while numbers and functions remain in regular font. Equations should be created using an equation editor (not inserted as images) to ensure clarity and consistency.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5859D7E4" w14:textId="07F92CBA" w:rsidR="00584F0B" w:rsidRPr="00476405" w:rsidRDefault="00584F0B" w:rsidP="00E1011C">
+    <w:p w14:paraId="5859D7E4" w14:textId="06CD8F73" w:rsidR="00584F0B" w:rsidRPr="00476405" w:rsidRDefault="00584F0B" w:rsidP="00C91C7E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <m:t xml:space="preserve">BMI= </m:t>
         </m:r>
         <m:f>
           <m:fPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </m:ctrlPr>
@@ -3061,422 +3150,491 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <m:t>2</m:t>
                 </m:r>
               </m:sup>
             </m:sSup>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <m:t>)</m:t>
             </m:r>
           </m:den>
         </m:f>
       </m:oMath>
       <w:r w:rsidR="00476405" w:rsidRPr="00476405">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="007223DF">
+      <w:r w:rsidR="00C91C7E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00476405" w:rsidRPr="00476405">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                                                                                                     </w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>(Eq. 1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE49BE0" w14:textId="6DD38806" w:rsidR="00E722FF" w:rsidRDefault="00DE4D7C" w:rsidP="00E722FF">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00476405">
+    <w:p w14:paraId="6AE49BE0" w14:textId="6DD38806" w:rsidR="00E722FF" w:rsidRDefault="00DE4D7C" w:rsidP="00F7026D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="794"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="280" w:right="360" w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A34FE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Example (medical application):</w:t>
+        <w:t>Example</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91C7E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (medical application):</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE4D7C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Body Mass Index (BMI) is commonly used as a clinical indicator of nutritional status and is calculated as:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D41BEC3" w14:textId="5D796ED7" w:rsidR="00BD38C2" w:rsidRPr="00C14B38" w:rsidRDefault="00476405" w:rsidP="00E1011C">
+    <w:p w14:paraId="4D41BEC3" w14:textId="5D796ED7" w:rsidR="00BD38C2" w:rsidRPr="00C14B38" w:rsidRDefault="00476405" w:rsidP="00823675">
       <w:pPr>
         <w:pStyle w:val="1WJMSHeading"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:right="274"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C14B38">
         <w:t>Discussion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="634D78ED" w14:textId="77777777" w:rsidR="00B646E8" w:rsidRPr="00B646E8" w:rsidRDefault="00B646E8" w:rsidP="00E1011C">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="634D78ED" w14:textId="77777777" w:rsidR="00B646E8" w:rsidRPr="00F7026D" w:rsidRDefault="00B646E8" w:rsidP="00F7026D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="794"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="280" w:right="360" w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B646E8">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B646E8">
-        <w:rPr>
+      <w:r w:rsidRPr="00F7026D">
+        <w:rPr>
+          <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Interpret the findings in the context of current medical knowledge, noting agreement or contrast with prior work. Highlight clinical/biological significance and potential impact on patient care, mechanisms, or public health. Acknowledge strengths and limitations (e.g., sample size, design, bias, generalizability). Outline implications and propose future directions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D3D2F00" w14:textId="1B89A804" w:rsidR="009A16D2" w:rsidRPr="00825C9B" w:rsidRDefault="00A24BBD" w:rsidP="00E1011C">
+    <w:p w14:paraId="3D3D2F00" w14:textId="1B89A804" w:rsidR="009A16D2" w:rsidRPr="00825C9B" w:rsidRDefault="00A24BBD" w:rsidP="00823675">
       <w:pPr>
         <w:pStyle w:val="1WJMSHeading"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:right="274"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00825C9B">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00DF2F2D">
         <w:t>Conclusions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52FB7A15" w14:textId="53BAB84C" w:rsidR="00A24BBD" w:rsidRPr="009A16D2" w:rsidRDefault="00A24BBD" w:rsidP="00E1011C">
-[...2 lines deleted...]
-        <w:ind w:left="709" w:firstLine="284"/>
+    <w:p w14:paraId="52FB7A15" w14:textId="53BAB84C" w:rsidR="00A24BBD" w:rsidRPr="009A16D2" w:rsidRDefault="00A24BBD" w:rsidP="00F7026D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="794"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="280" w:right="360" w:firstLine="340"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A24BBD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Provide a concise summary of the core take-home message of the study. Emphasize the clinical or scientific contribution, the key finding, or the main implication for practice or future research. Keep this section brief and focused.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E817740" w14:textId="17639EC8" w:rsidR="00A24BBD" w:rsidRPr="009A16D2" w:rsidRDefault="00A24BBD" w:rsidP="00E1011C">
+    <w:p w14:paraId="1E817740" w14:textId="17639EC8" w:rsidR="00A24BBD" w:rsidRPr="009A16D2" w:rsidRDefault="00A24BBD" w:rsidP="00823675">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="274" w:right="274"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000B2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A16D2">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000B2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Acknowledgments (optional)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38E25FD6" w14:textId="34BECC45" w:rsidR="00BD0C71" w:rsidRDefault="00A24BBD" w:rsidP="00E1011C">
-[...2 lines deleted...]
-        <w:ind w:left="284" w:firstLine="425"/>
+    <w:p w14:paraId="38E25FD6" w14:textId="34BECC45" w:rsidR="00BD0C71" w:rsidRDefault="00A24BBD" w:rsidP="00F7026D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="794"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="280" w:right="360" w:firstLine="340"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A24BBD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mention colleagues, institutions, technical staff, or ethics committees who contributed but do not meet authorship criteria. Editorial or statistical assistance may also be noted here.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="074951CB" w14:textId="77777777" w:rsidR="00E064C3" w:rsidRDefault="00E064C3" w:rsidP="00E1011C">
-[...20 lines deleted...]
-    <w:p w14:paraId="16AF3B00" w14:textId="3AEDC09C" w:rsidR="00BD0C71" w:rsidRPr="00BD0C71" w:rsidRDefault="00BD0C71" w:rsidP="00E1011C">
+    <w:p w14:paraId="16AF3B00" w14:textId="3AEDC09C" w:rsidR="00BD0C71" w:rsidRPr="00BD0C71" w:rsidRDefault="00BD0C71" w:rsidP="00823675">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="274" w:right="274"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000B2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD0C71">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000B2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Funding (if applicable)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="352626A2" w14:textId="31BDF89D" w:rsidR="00BD0C71" w:rsidRDefault="00A24BBD" w:rsidP="00E1011C">
-[...2 lines deleted...]
-        <w:ind w:left="284" w:firstLine="425"/>
+    <w:p w14:paraId="352626A2" w14:textId="31BDF89D" w:rsidR="00BD0C71" w:rsidRPr="00C91C7E" w:rsidRDefault="00A24BBD" w:rsidP="00F7026D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="794"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="280" w:right="360" w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24BBD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">State the source(s) of financial support, including funder names and grant numbers, and clarify the role of the funders in study design, data collection, analysis, interpretation, or manuscript preparation. If no external support was provided, include the statement: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91C7E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0037E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl/>
-[...16 lines deleted...]
-        <w:t>“No specific funding was received for this work.”</w:t>
+        </w:rPr>
+        <w:t>No specific funding was received for this work</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0037E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91C7E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ADCFC09" w14:textId="4E02F0D8" w:rsidR="00BD0C71" w:rsidRPr="00BD0C71" w:rsidRDefault="00BD0C71" w:rsidP="00E1011C">
+    <w:p w14:paraId="3ADCFC09" w14:textId="4E02F0D8" w:rsidR="00BD0C71" w:rsidRPr="00BD0C71" w:rsidRDefault="00BD0C71" w:rsidP="00823675">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="274" w:right="274"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000B2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD0C71">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000B2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conflicts of Interest</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E270E4F" w14:textId="5AAA1B53" w:rsidR="00842AA3" w:rsidRDefault="00A24BBD" w:rsidP="00E1011C">
-[...2 lines deleted...]
-        <w:ind w:left="284" w:firstLine="425"/>
+    <w:p w14:paraId="6E270E4F" w14:textId="5AAA1B53" w:rsidR="00842AA3" w:rsidRDefault="00A24BBD" w:rsidP="00F7026D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="794"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="280" w:right="360" w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24BBD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All authors must declare any financial or personal relationships that could influence the work. If none, state: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91C7E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0037E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl/>
-[...16 lines deleted...]
-        <w:t>“The authors declare no conflict of interest.”</w:t>
+        </w:rPr>
+        <w:t>The authors declare no conflict of interest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91C7E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AE73218" w14:textId="61DE75F1" w:rsidR="00842AA3" w:rsidRPr="00842AA3" w:rsidRDefault="00842AA3" w:rsidP="00E1011C">
+    <w:p w14:paraId="4AE73218" w14:textId="61DE75F1" w:rsidR="00842AA3" w:rsidRPr="00842AA3" w:rsidRDefault="00842AA3" w:rsidP="00823675">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="274" w:right="274"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000B2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00842AA3">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000B2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Author Contributions (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00842AA3">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000B2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CRediT</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00842AA3">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000B2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Taxonomy)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="606C9F33" w14:textId="77777777" w:rsidR="0006127B" w:rsidRPr="0006127B" w:rsidRDefault="0006127B" w:rsidP="00E1011C">
-[...2 lines deleted...]
-        <w:ind w:left="720" w:right="368" w:firstLine="298"/>
+    <w:p w14:paraId="606C9F33" w14:textId="09F8161D" w:rsidR="0006127B" w:rsidRPr="0006127B" w:rsidRDefault="0006127B" w:rsidP="00F7026D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="794"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="280" w:right="360" w:firstLine="340"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0006127B">
         <w:rPr>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The authors must include the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0006127B">
         <w:rPr>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>CRediT</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0006127B">
         <w:rPr>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">- Contributor Role Taxonomy considering each author contribution for the paper, using the following roles (for more information, access </w:t>
+        <w:t xml:space="preserve">- Contributor Role Taxonomy considering each author contribution for the paper, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91C7E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>using</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006127B">
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the following roles (for more information, access </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="0006127B">
+        <w:r w:rsidR="00C91C7E" w:rsidRPr="00243C77">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:w w:val="105"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://credit.niso.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0006127B">
         <w:rPr>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">): </w:t>
       </w:r>
       <w:r w:rsidRPr="0006127B">
         <w:rPr>
           <w:b/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Conceptualization:</w:t>
@@ -3655,885 +3813,916 @@
         <w:rPr>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0006127B">
         <w:rPr>
           <w:b/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Writing - review and editing:</w:t>
       </w:r>
       <w:r w:rsidRPr="0006127B">
         <w:rPr>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4049EC05" w14:textId="77777777" w:rsidR="00501B37" w:rsidRPr="007C1384" w:rsidRDefault="00501B37" w:rsidP="00E1011C">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="74C57CD1" w14:textId="320647E4" w:rsidR="00FC7F87" w:rsidRPr="00DF2F2D" w:rsidRDefault="00FC7F87" w:rsidP="00823675">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="274" w:right="274"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000B2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2F2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000B2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>References</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...10 lines deleted...]
-        <w:t>References</w:t>
+    <w:p w14:paraId="57526672" w14:textId="2BCCB83E" w:rsidR="00FC7F87" w:rsidRPr="00C91C7E" w:rsidRDefault="007C1384" w:rsidP="00F7026D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="794"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="280" w:right="360" w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C91C7E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The in-text citation style is</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1FFF" w:rsidRPr="00C91C7E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Vancouver)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91C7E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as follows: For parenthetical citations we enclose the number of the reference, thus: [1]. Sequential parenthetical citations are enclosed in square brackets and separated by commas, thus [1, 2] or [1-4]. In sentences, refer simply to the reference number, as in [3].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57526672" w14:textId="2BCCB83E" w:rsidR="00FC7F87" w:rsidRDefault="007C1384" w:rsidP="00E1011C">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> as follows: For parenthetical citations we enclose the number of the reference, thus: [1]. Sequential parenthetical citations are enclosed in square brackets and separated by commas, thus [1, 2] or [1-4]. In sentences, refer simply to the reference number, as in [3].</w:t>
+    <w:p w14:paraId="249371DA" w14:textId="77777777" w:rsidR="007C1384" w:rsidRPr="00C91C7E" w:rsidRDefault="007C1384" w:rsidP="00F7026D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="794"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="280" w:right="360" w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C91C7E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Do not use “Ref. [3]” or “reference [3]” At the beginning of a sentence use the author names instead of “Reference [3],” e.g., “O’Brien and Johnson [2] show …” or “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C91C7E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Antoulas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C91C7E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et al. [3] show </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C91C7E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>... .</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C91C7E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="249371DA" w14:textId="77777777" w:rsidR="007C1384" w:rsidRPr="007C1384" w:rsidRDefault="007C1384" w:rsidP="00E1011C">
-[...21 lines deleted...]
-        <w:t>”</w:t>
+    <w:p w14:paraId="768B19A0" w14:textId="347FA42A" w:rsidR="007C1384" w:rsidRPr="00C91C7E" w:rsidRDefault="007C1384" w:rsidP="00F7026D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="794"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="280" w:right="360" w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C91C7E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In the list of references author names are expected in the “Family, C.” format where “C” is the initial of the first name. Please do not abbreviate journal of conference names, e.g., write “Transactions on Medical Imaging” instead of “Trans Med Imaging”.</w:t>
+      </w:r>
+      <w:r w:rsidR="003975E0" w:rsidRPr="00C91C7E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91C7E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Please note that all references listed here must be directly cited in the body of the text.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="768B19A0" w14:textId="347FA42A" w:rsidR="007C1384" w:rsidRPr="007C1384" w:rsidRDefault="007C1384" w:rsidP="00E1011C">
-[...28 lines deleted...]
-        <w:ind w:right="227" w:firstLine="279"/>
+    <w:p w14:paraId="6F970494" w14:textId="03E1D337" w:rsidR="003E706A" w:rsidRPr="003E706A" w:rsidRDefault="003E706A" w:rsidP="00DF2F2D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="288" w:right="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Trebuchet MS" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="Conclusions"/>
       <w:bookmarkEnd w:id="9"/>
-      <w:r>
+      <w:r w:rsidRPr="003E706A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Trebuchet MS" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>Journal Article Format</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F978D5E" w14:textId="77777777" w:rsidR="003E706A" w:rsidRPr="003E706A" w:rsidRDefault="003E706A" w:rsidP="00E1011C">
+    <w:p w14:paraId="0F978D5E" w14:textId="77777777" w:rsidR="003E706A" w:rsidRPr="003E706A" w:rsidRDefault="003E706A" w:rsidP="000D19BF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="21" w:line="261" w:lineRule="auto"/>
-        <w:ind w:right="227"/>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="634" w:right="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E706A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Smith J, Brown K. Advances in artificial intelligence. </w:t>
       </w:r>
+      <w:r w:rsidRPr="00DF2F2D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>J Comput Sci</w:t>
+      </w:r>
       <w:r w:rsidRPr="003E706A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:i/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. 2023;45(3):112-9. doi:10.1234/jcs.2023.04503.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4416FC55" w14:textId="77777777" w:rsidR="003E706A" w:rsidRPr="003E706A" w:rsidRDefault="003E706A" w:rsidP="00E1011C">
+    <w:p w14:paraId="4416FC55" w14:textId="77777777" w:rsidR="003E706A" w:rsidRPr="003E706A" w:rsidRDefault="003E706A" w:rsidP="000D19BF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="21" w:line="261" w:lineRule="auto"/>
-        <w:ind w:right="227"/>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="634" w:right="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E706A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Lee Y, Chen B, Kumar S. The impact of climate change on agriculture. </w:t>
       </w:r>
+      <w:r w:rsidRPr="00DF2F2D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Environ Res</w:t>
+      </w:r>
       <w:r w:rsidRPr="003E706A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:i/>
-[...5 lines deleted...]
-      </w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. 2022;67(2):78-85. doi:10.5678/envres.2022.06702.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC5DDDF" w14:textId="77777777" w:rsidR="003E706A" w:rsidRPr="00F7026D" w:rsidRDefault="003E706A" w:rsidP="0086584A">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="288" w:right="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Trebuchet MS" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003E706A">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-        <w:t>. 2022;67(2):78-85. doi:10.5678/envres.2022.06702.</w:t>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Trebuchet MS" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Conference Paper Format</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40DB10A9" w14:textId="77777777" w:rsidR="003E706A" w:rsidRPr="003E706A" w:rsidRDefault="003E706A" w:rsidP="00E1011C">
+    <w:p w14:paraId="4FB2E76D" w14:textId="77777777" w:rsidR="003E706A" w:rsidRDefault="003E706A" w:rsidP="000D19BF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="21" w:line="261" w:lineRule="auto"/>
-        <w:ind w:right="227"/>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="634" w:right="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E706A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Patel R, Johnson M, Wang L. Machine learning in medical diagnosis: A systematic review. </w:t>
+        <w:t xml:space="preserve">Garcia L, Thompson R, Ahmed Z. Nanotechnology in drug delivery. In: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF2F2D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Proceedings of the International Conference on Pharmaceutical Sciences</w:t>
       </w:r>
       <w:r w:rsidRPr="003E706A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:i/>
-[...12 lines deleted...]
-        <w:t>. 2021;33(4):211-25. doi:10.9101/mij.2021.03304.</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>; 2020; London, UK. p. 15-29. doi:10.4321/psj.2020.05501.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DC5DDDF" w14:textId="77777777" w:rsidR="003E706A" w:rsidRPr="003E706A" w:rsidRDefault="003E706A" w:rsidP="00E1011C">
-[...22 lines deleted...]
-    <w:p w14:paraId="4FB2E76D" w14:textId="77777777" w:rsidR="003E706A" w:rsidRDefault="003E706A" w:rsidP="00E1011C">
+    <w:p w14:paraId="2F1AFDAF" w14:textId="3BC6ABA0" w:rsidR="003E706A" w:rsidRPr="003E706A" w:rsidRDefault="003E706A" w:rsidP="000D19BF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="21" w:line="261" w:lineRule="auto"/>
-        <w:ind w:right="227"/>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="634" w:right="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E706A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Garcia L, Thompson R, Ahmed Z. Nanotechnology in drug delivery. In: </w:t>
+        <w:t xml:space="preserve">Kim H, O’Connor T. Renewable energy policies in emerging economies. In: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF2F2D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Proceedings of the Global Energy Summit</w:t>
       </w:r>
       <w:r w:rsidRPr="003E706A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:i/>
-[...5 lines deleted...]
-      </w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>; 2019; Tokyo, Japan. p. 315-22. doi:10.8765/esr.2019.02205.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07EBD516" w14:textId="77777777" w:rsidR="003E706A" w:rsidRDefault="003E706A" w:rsidP="0086584A">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="288" w:right="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Trebuchet MS" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003E706A">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-        <w:t>; 2020; London, UK. p. 15-29. doi:10.4321/psj.2020.05501.</w:t>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Trebuchet MS" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Book</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Trebuchet MS" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E706A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Trebuchet MS" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Format</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F1AFDAF" w14:textId="3BC6ABA0" w:rsidR="003E706A" w:rsidRPr="003E706A" w:rsidRDefault="003E706A" w:rsidP="00E1011C">
+    <w:p w14:paraId="461FE114" w14:textId="77777777" w:rsidR="00DF2F2D" w:rsidRDefault="003E706A" w:rsidP="000D19BF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="21" w:line="261" w:lineRule="auto"/>
-        <w:ind w:right="227"/>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="634" w:right="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E706A">
+      <w:r w:rsidRPr="00DF2F2D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kim H, O’Connor T. Renewable energy policies in emerging economies. In: </w:t>
-[...17 lines deleted...]
-        <w:t>; 2019; Tokyo, Japan. p. 315-22. doi:10.8765/esr.2019.02205.</w:t>
+        <w:t>Roberts P. The Future of Artificial Intelligence. 2nd ed. New York: Tech Press; 2022. ISBN:978-1234567890.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07EBD516" w14:textId="77777777" w:rsidR="003E706A" w:rsidRDefault="003E706A" w:rsidP="00E1011C">
-[...129 lines deleted...]
-    <w:p w14:paraId="7BE5D8E0" w14:textId="77777777" w:rsidR="003E706A" w:rsidRDefault="003E706A" w:rsidP="00E1011C">
+    <w:p w14:paraId="3982F7B2" w14:textId="50C2395F" w:rsidR="003E706A" w:rsidRPr="00DF2F2D" w:rsidRDefault="003E706A" w:rsidP="000D19BF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="21" w:line="261" w:lineRule="auto"/>
-        <w:ind w:right="227"/>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="634" w:right="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00DF2F2D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bennett R. Economic Policies and Their Global Impact. 1st ed. London: Finance Publishing; 2020. ISBN:978-0987654321.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31103775" w14:textId="77777777" w:rsidR="003E706A" w:rsidRPr="00F7026D" w:rsidRDefault="003E706A" w:rsidP="0086584A">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="288" w:right="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Trebuchet MS" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003E706A">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...21 lines deleted...]
-        <w:t>. 3rd ed. Berlin: Springer; 2021. p. 45-62. doi:10.5678/aft.2021.03456.</w:t>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Trebuchet MS" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Book Chapter Format</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70652853" w14:textId="76497A4D" w:rsidR="003E706A" w:rsidRPr="003E706A" w:rsidRDefault="003E706A" w:rsidP="00E1011C">
+    <w:p w14:paraId="7BE5D8E0" w14:textId="77777777" w:rsidR="003E706A" w:rsidRDefault="003E706A" w:rsidP="000D19BF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="21" w:line="261" w:lineRule="auto"/>
-        <w:ind w:right="227"/>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="634" w:right="360"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E706A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wilson M, Carter D. Climate change and its effect on marine biodiversity. In: Johnson P, editor. </w:t>
+        <w:t xml:space="preserve">Adams T, Clark B. Machine learning in financial forecasting. In: Smith J, editor. </w:t>
       </w:r>
       <w:r w:rsidRPr="003E706A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Ocean and Environmental Studies</w:t>
+        <w:t>Advances in Financial Technology</w:t>
       </w:r>
       <w:r w:rsidRPr="003E706A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>. 2nd ed. Sydney: Blue Earth Publications; 2019. p. 89-102. ISBN:978-1122334455.</w:t>
+        <w:t>. 3rd ed. Berlin: Springer; 2021. p. 45-62. doi:10.5678/aft.2021.03456.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A986116" w14:textId="77777777" w:rsidR="003E706A" w:rsidRDefault="003E706A" w:rsidP="00E1011C">
-[...20 lines deleted...]
-    <w:p w14:paraId="5B3CBD9C" w14:textId="03938E54" w:rsidR="003E706A" w:rsidRDefault="003E706A" w:rsidP="00E1011C">
+    <w:p w14:paraId="70652853" w14:textId="76497A4D" w:rsidR="003E706A" w:rsidRPr="003E706A" w:rsidRDefault="003E706A" w:rsidP="000D19BF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="21" w:line="261" w:lineRule="auto"/>
-        <w:ind w:right="227"/>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="634" w:right="360"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E706A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Miller A. The role of big data in healthcare management [Ph.D. dissertation]. Boston: Harvard University; 2020. Available from: https://harvard.edu/dissertations/miller2020.</w:t>
+        <w:t xml:space="preserve">Wilson M, Carter D. Climate change and its effect on marine biodiversity. In: Johnson P, editor. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E706A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ocean and Environmental Studies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E706A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. 2nd ed. Sydney: Blue Earth Publications; 2019. p. 89-102. ISBN:978-1122334455.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C8EEFC" w14:textId="28ABA098" w:rsidR="003E706A" w:rsidRPr="003E706A" w:rsidRDefault="003E706A" w:rsidP="00E1011C">
+    <w:p w14:paraId="0A986116" w14:textId="77777777" w:rsidR="003E706A" w:rsidRPr="0086584A" w:rsidRDefault="003E706A" w:rsidP="0086584A">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="288" w:right="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Trebuchet MS" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E706A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Trebuchet MS" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Thesis/Dissertation Format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3CBD9C" w14:textId="03938E54" w:rsidR="003E706A" w:rsidRDefault="003E706A" w:rsidP="000D19BF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="21" w:line="261" w:lineRule="auto"/>
-        <w:ind w:right="227"/>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="634" w:right="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E706A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Green P. Renewable energy adoption in developing nations [Master’s thesis]. Toronto: University of Toronto; 2018. Available from: https://utoronto.ca/theses/green2018.</w:t>
+        <w:t>Miller A. The role of big data in healthcare management [Ph.D. dissertation]. Boston: Harvard University; 2020. Available from: https://harvard.edu/dissertations/miller2020.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EB67EE0" w14:textId="77777777" w:rsidR="003E706A" w:rsidRDefault="003E706A" w:rsidP="00E1011C">
-[...22 lines deleted...]
-    <w:p w14:paraId="07412323" w14:textId="67CEC4CE" w:rsidR="003E706A" w:rsidRDefault="003E706A" w:rsidP="00E1011C">
+    <w:p w14:paraId="73C8EEFC" w14:textId="28ABA098" w:rsidR="003E706A" w:rsidRPr="003E706A" w:rsidRDefault="003E706A" w:rsidP="000D19BF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="21" w:line="261" w:lineRule="auto"/>
-        <w:ind w:right="227"/>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="634" w:right="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E706A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Green P. Renewable energy adoption in developing nations [Master’s thesis]. Toronto: University of Toronto; 2018. Available from: https://utoronto.ca/theses/green2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EB67EE0" w14:textId="77777777" w:rsidR="003E706A" w:rsidRDefault="003E706A" w:rsidP="00D8789D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="288" w:right="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Trebuchet MS" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E706A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Trebuchet MS" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Website Format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07412323" w14:textId="67CEC4CE" w:rsidR="003E706A" w:rsidRDefault="003E706A" w:rsidP="000D19BF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="634" w:right="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E706A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">World Health Organization. Global health trends 2024 [Internet]. Geneva: WHO; 2024 [cited 2024 Mar 20]. Available from: </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00F51F8B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://www.who.int/global-health-trends</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003E706A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2BF0C5" w14:textId="23762229" w:rsidR="004A3747" w:rsidRPr="003E706A" w:rsidRDefault="003E706A" w:rsidP="00E1011C">
+    <w:p w14:paraId="2E2BF0C5" w14:textId="62645A67" w:rsidR="004A3747" w:rsidRDefault="003E706A" w:rsidP="000D19BF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="21" w:line="261" w:lineRule="auto"/>
-        <w:ind w:right="227"/>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:left="634" w:right="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E706A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>National Aeronautics and Space Administration (NASA). Climate change indicators [Internet]. Washington, D.C.: NASA; 2023 [cited 2024 Mar 20]. Available from: https://www.nasa.gov/climate-indicators</w:t>
-      </w:r>
+        <w:t xml:space="preserve">National Aeronautics and Space Administration (NASA). Climate change indicators [Internet]. Washington, D.C.: NASA; 2023 [cited 2024 Mar 20]. Available from: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="00F7026D" w:rsidRPr="00124AF5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.nasa.gov/climate-indicators</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="508BC9F7" w14:textId="77777777" w:rsidR="00175259" w:rsidRDefault="00175259" w:rsidP="00E1011C"/>
-    <w:p w14:paraId="24770E01" w14:textId="77777777" w:rsidR="00C87F1F" w:rsidRPr="003975E0" w:rsidRDefault="00C87F1F" w:rsidP="00E1011C"/>
+    <w:p w14:paraId="2D5E79A9" w14:textId="77777777" w:rsidR="00762896" w:rsidRDefault="00762896" w:rsidP="00762896">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43A09D75" w14:textId="77777777" w:rsidR="00762896" w:rsidRDefault="00762896" w:rsidP="00762896">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48B0D542" w14:textId="77777777" w:rsidR="00762896" w:rsidRPr="0086584A" w:rsidRDefault="00762896" w:rsidP="00762896">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="261" w:lineRule="auto"/>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8005"/>
+        <w:gridCol w:w="8010"/>
+        <w:gridCol w:w="1710"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F17057" w14:paraId="22C2D4CF" w14:textId="77777777" w:rsidTr="003975E0">
+      <w:tr w:rsidR="0086584A" w14:paraId="31EAA5CF" w14:textId="77777777" w:rsidTr="00643C1C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8005" w:type="dxa"/>
+            <w:tcW w:w="8010" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F5F90CE" w14:textId="77777777" w:rsidR="00F17057" w:rsidRDefault="00F17057" w:rsidP="00E1011C">
+          <w:p w14:paraId="25DAC312" w14:textId="3375379E" w:rsidR="0086584A" w:rsidRDefault="0086584A" w:rsidP="00762896">
             <w:pPr>
               <w:spacing w:before="140"/>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="15"/>
+                <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="15"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666944" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="276AD507" wp14:editId="487B407D">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11E7CE2B" wp14:editId="04DD048B">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>129421</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>66424</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="4806950" cy="539779"/>
                       <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="1938341661" name="Group 13"/>
+                      <wp:docPr id="884562897" name="Group 13"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr/>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="4806950" cy="539779"/>
                                 <a:chOff x="0" y="0"/>
                                 <a:chExt cx="4806950" cy="539779"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
-                              <wps:cNvPr id="569521165" name="Text Box 11"/>
+                              <wps:cNvPr id="507738820" name="Text Box 11"/>
                               <wps:cNvSpPr txBox="1"/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="122221"/>
                                   <a:ext cx="4806950" cy="417558"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:solidFill>
                                   <a:schemeClr val="tx2">
                                     <a:lumMod val="20000"/>
                                     <a:lumOff val="80000"/>
                                   </a:schemeClr>
                                 </a:solidFill>
                                 <a:ln w="6350">
                                   <a:solidFill>
                                     <a:prstClr val="black"/>
                                   </a:solidFill>
                                 </a:ln>
                               </wps:spPr>
                               <wps:style>
                                 <a:lnRef idx="0">
                                   <a:scrgbClr r="0" g="0" b="0"/>
                                 </a:lnRef>
                                 <a:fillRef idx="1001">
                                   <a:schemeClr val="lt2"/>
                                 </a:fillRef>
                                 <a:effectRef idx="0">
                                   <a:scrgbClr r="0" g="0" b="0"/>
                                 </a:effectRef>
                                 <a:fontRef idx="major"/>
                               </wps:style>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w14:paraId="7FA4BB1C" w14:textId="0F6F0F69" w:rsidR="00F17057" w:rsidRPr="003975E0" w:rsidRDefault="00B2733B" w:rsidP="00B2733B">
+                                  <w:p w14:paraId="262613BA" w14:textId="77777777" w:rsidR="0086584A" w:rsidRPr="003975E0" w:rsidRDefault="0086584A" w:rsidP="0086584A">
                                     <w:pPr>
                                       <w:spacing w:before="140" w:after="240"/>
                                       <w:rPr>
                                         <w:w w:val="105"/>
                                         <w:sz w:val="15"/>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:proofErr w:type="spellStart"/>
                                     <w:r w:rsidRPr="00B2733B">
                                       <w:rPr>
                                         <w:w w:val="105"/>
                                         <w:sz w:val="15"/>
                                       </w:rPr>
                                       <w:t>AuthorA</w:t>
                                     </w:r>
                                     <w:proofErr w:type="spellEnd"/>
                                     <w:r w:rsidRPr="00B2733B">
                                       <w:rPr>
                                         <w:w w:val="105"/>
                                         <w:sz w:val="15"/>
                                       </w:rPr>
                                       <w:t xml:space="preserve"> A, </w:t>
                                     </w:r>
                                     <w:proofErr w:type="spellStart"/>
                                     <w:r w:rsidRPr="00B2733B">
@@ -4630,135 +4819,144 @@
                                     <w:proofErr w:type="gramEnd"/>
                                     <w:r w:rsidRPr="00B2733B">
                                       <w:rPr>
                                         <w:w w:val="105"/>
                                         <w:sz w:val="15"/>
                                       </w:rPr>
                                       <w:t>/</w:t>
                                     </w:r>
                                     <w:proofErr w:type="spellStart"/>
                                     <w:r w:rsidRPr="00B2733B">
                                       <w:rPr>
                                         <w:w w:val="105"/>
                                         <w:sz w:val="15"/>
                                       </w:rPr>
                                       <w:t>wjms-xxxx</w:t>
                                     </w:r>
                                     <w:proofErr w:type="spellEnd"/>
                                     <w:r w:rsidRPr="00B2733B">
                                       <w:rPr>
                                         <w:w w:val="105"/>
                                         <w:sz w:val="15"/>
                                       </w:rPr>
                                       <w:t>.</w:t>
                                     </w:r>
                                   </w:p>
-                                  <w:p w14:paraId="37981443" w14:textId="77777777" w:rsidR="00F17057" w:rsidRDefault="00F17057" w:rsidP="003975E0">
+                                  <w:p w14:paraId="1DCF81C4" w14:textId="77777777" w:rsidR="0086584A" w:rsidRPr="003975E0" w:rsidRDefault="0086584A" w:rsidP="0086584A">
                                     <w:pPr>
                                       <w:spacing w:before="140" w:after="240"/>
                                       <w:rPr>
                                         <w:w w:val="105"/>
                                         <w:sz w:val="15"/>
                                       </w:rPr>
                                     </w:pPr>
                                   </w:p>
-                                  <w:p w14:paraId="604E1020" w14:textId="77777777" w:rsidR="00F17057" w:rsidRDefault="00F17057" w:rsidP="003975E0"/>
+                                  <w:p w14:paraId="3CB202B6" w14:textId="77777777" w:rsidR="0086584A" w:rsidRDefault="0086584A" w:rsidP="0086584A">
+                                    <w:pPr>
+                                      <w:spacing w:before="140" w:after="240"/>
+                                      <w:rPr>
+                                        <w:w w:val="105"/>
+                                        <w:sz w:val="15"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                  </w:p>
+                                  <w:p w14:paraId="141ED709" w14:textId="77777777" w:rsidR="0086584A" w:rsidRDefault="0086584A" w:rsidP="0086584A"/>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
-                              <wps:cNvPr id="502614764" name="Text Box 12"/>
+                              <wps:cNvPr id="621096721" name="Text Box 12"/>
                               <wps:cNvSpPr txBox="1"/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1447800" cy="199176"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:solidFill>
                                   <a:schemeClr val="tx2">
                                     <a:lumMod val="20000"/>
                                     <a:lumOff val="80000"/>
                                   </a:schemeClr>
                                 </a:solidFill>
                                 <a:ln w="6350">
                                   <a:solidFill>
                                     <a:prstClr val="black"/>
                                   </a:solidFill>
                                 </a:ln>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w14:paraId="40E34817" w14:textId="77777777" w:rsidR="00F17057" w:rsidRPr="003975E0" w:rsidRDefault="00F17057" w:rsidP="003975E0">
+                                  <w:p w14:paraId="7E2C42B7" w14:textId="77777777" w:rsidR="0086584A" w:rsidRPr="003975E0" w:rsidRDefault="0086584A" w:rsidP="0086584A">
                                     <w:pPr>
                                       <w:rPr>
                                         <w:b/>
                                         <w:bCs/>
                                         <w:sz w:val="15"/>
                                         <w:szCs w:val="15"/>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:r w:rsidRPr="003975E0">
                                       <w:rPr>
                                         <w:b/>
                                         <w:bCs/>
                                         <w:sz w:val="15"/>
                                         <w:szCs w:val="15"/>
                                       </w:rPr>
                                       <w:t>How to cite</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="276AD507" id="_x0000_s1030" style="position:absolute;margin-left:10.2pt;margin-top:5.25pt;width:378.5pt;height:42.5pt;z-index:251666944" coordsize="48069,5397" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAUmw1ZSgMAAD4KAAAOAAAAZHJzL2Uyb0RvYy54bWzsVktT2zAQvnem/0Gje7EdnJcHh0mhMJ2h&#10;wBQ6nBVZjt3Kkiop2Omv70p+EAjlQKe9tDk40mqfn3Y/++i4qTi6Z9qUUqQ4OggxYoLKrBTrFH+5&#10;PXs3w8hYIjLCpWAp3jKDjxdv3xzVKmEjWUieMY3AiTBJrVJcWKuSIDC0YBUxB1IxAYe51BWxsNXr&#10;INOkBu8VD0ZhOAlqqTOlJWXGgPS0PcQL7z/PGbVXeW6YRTzFkJv1T+2fK/cMFkckWWuiipJ2aZBX&#10;ZFGRUkDQwdUpsQRtdLnnqiqplkbm9oDKKpB5XlLma4BqovBJNedabpSvZZ3UazXABNA+wenVbunl&#10;/blWN+paAxK1WgMWfudqaXJduX/IEjUesu0AGWssoiCMZ+FkPgZkKZyND+fT6bzFlBYA/J4ZLT68&#10;bBj0YYNHydQK2sM8IGB+D4GbgijmgTUJIHCtUZlB+lDJKIomY4wEqaBZb12V72WDosgV5ZIAbQcW&#10;sg3IoeF7uQHhLzGLRvDzqiR5Frg4mo7HM+drqJ8kSht7zmSF3CLFGnrZtxi5vzC2Ve1VXGQjeZmd&#10;lZz7jZsfdsI1uifQ+bYZeVO+qT7JrJXB9IRd/4PYXZZXnfViyMRPofPi83oUgAtUp3hyCFe/F9xl&#10;NYRecUK/dZXteADvXIBbh2mLnV/ZLWfOHxefWQ6X4tuuLUivV85pO7swAdBz/QR7Z2DgFHNAYLCN&#10;wjBq83uMB7ejLqVO3VkyTxeDbVcYfTnuYORjS2EH+4p8ldpH2anMLW2zany/HbpTJ1nJbAs9pWVL&#10;T0bRsxIwvCDGXhMNfAS1AsfaK3jkXALwslthVEj94zm504chgVOMauC3FJvvG6IZRvyjgPGZR3Hs&#10;CNFv4vF0BBu9e7LaPRGb6kRCI0XA5or6pdO3vF/mWlZ3QMVLFxWOiKAQGzqvX57Y9uaAyilbLr0S&#10;UKAi9kLcKOpcOwhd79w2d0Srru0tDMyl7AeWJE+6v9V1lkIuN1bmpR+NB1S7HgPyaLH+8ywSjiZR&#10;PJ3E+yzim86l9ioW6Ya1JxC4vykMa8u80XweTSddT/e83bPDP0Qgw2zF/2fr786Wf1/DR4p/VXQf&#10;VO4raHfvZ/Hhs2/xEwAA//8DAFBLAwQUAAYACAAAACEAxk+l/98AAAAIAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMBBE70j8g7VI3KiTQkgJcaqqAk5VJVqkipsbb5Oo8TqK3ST9e5YTHHdmNPsm&#10;X062FQP2vnGkIJ5FIJBKZxqqFHzt3x8WIHzQZHTrCBVc0cOyuL3JdWbcSJ847EIluIR8phXUIXSZ&#10;lL6s0Wo/cx0SeyfXWx347Ctpej1yuW3lPIqepdUN8Ydad7iusTzvLlbBx6jH1WP8NmzOp/X1e59s&#10;D5sYlbq/m1avIAJO4S8Mv/iMDgUzHd2FjBetgnn0xEnWowQE+2masnBU8JIkIItc/h9Q/AAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAUmw1ZSgMAAD4KAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDGT6X/3wAAAAgBAAAPAAAAAAAAAAAAAAAAAKQF&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAsAYAAAAA&#10;">
-                      <v:shape id="Text Box 11" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;top:1222;width:48069;height:4175;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBj/G/nyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/2H5RZ8q5soCTW6ipUqvhRb6wdcstckmL0bspsY/94VhD4OM3OGWawGU4ueWldZVhCPIxDE&#10;udUVFwpOf9v3DxDOI2usLZOCGzlYLV9fFphpe+Vf6o++EAHCLkMFpfdNJqXLSzLoxrYhDt7ZtgZ9&#10;kG0hdYvXADe1nERRKg1WHBZKbGhTUn45dkaB/On85jT7nK67mLb9Ljp/V18HpUZvw3oOwtPg/8PP&#10;9l4rSNJZMonjNIHHpXAH5PIOAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAY/xv58kAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="#c6d9f1 [671]" strokeweight=".5pt">
+                    <v:group w14:anchorId="11E7CE2B" id="_x0000_s1030" style="position:absolute;margin-left:10.2pt;margin-top:5.25pt;width:378.5pt;height:42.5pt;z-index:251667968" coordsize="48069,5397" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCxbhnxTwMAAD4KAAAOAAAAZHJzL2Uyb0RvYy54bWzsVl1T2zgUfd+Z/Q8avy+2QxInHkKHpYXZ&#10;GUqZQodnRZYTt7KkSgo2/fU9kj8I0PLAzvalmwdHurqfR+de++hNWwtyx42tlFxF6UESES6ZKiq5&#10;WUWfbs7+WkTEOioLKpTkq+ie2+jN8Z9/HDU65xO1VaLghsCJtHmjV9HWOZ3HsWVbXlN7oDSXOCyV&#10;qanD1mziwtAG3msRT5JkHjfKFNooxq2F9G13GB0H/2XJmftQlpY7IlYRcnPhacJz7Z/x8RHNN4bq&#10;bcX6NOgrsqhpJRF0dPWWOkp2pnrmqq6YUVaV7oCpOlZlWTEeakA1afKkmnOjdjrUssmbjR5hArRP&#10;cHq1W3Z5d270tb4yQKLRG2ARdr6WtjS1/0eWpA2Q3Y+Q8dYRBuF0kcyXMyDLcDY7XGbZssOUbQH8&#10;MzO2ffeyYTyEjR8l02jQwz4gYP8dAtdbqnkA1uZA4MqQqkD6SZYdLhYTVCNpDbLe+Cr/Vi1JU1+U&#10;TwLaHiziWshB+EFuIfwpZukEv6BK8x8CN02z2WzhfY3101wb6865qolfrCIDLgeK0bsL6zrVQcVH&#10;tkpUxVklRNj4/uGnwpA7Cua7dhJMxa5+r4pOhu5Jev5D7C8rqC4GMTIJXei9hLweBRCSNKtofoir&#10;fxbcZzWGXgvKvvSV7XmAdyHh1mPaYRdW7l5w70/Ij7zEpQTadQWZzdo77XoXHYBbGjo4OIOBVyyB&#10;wGibJkna5fcYD+EmfUq9urfkYVyMtn1h7OW4o1GIraQb7Wv6WZkQZa8yv3Ttug18O/SnXrJWxT04&#10;ZVQ3nqxmZxUwvKDWXVGDeYRaMWPdBzxKoQC86lcR2Srz7Udyr48mwWlEGsy3VWS/7qjhERH/SLTP&#10;Mp1O4daFzXSWedab/ZP1/onc1acKREoxzTULS6/vxLAsjapvMYpPfFQcUckQG8wblqeuuzmMcsZP&#10;ToISRqCm7kJea+Zdewg9d27aW2p0T3uHhrlUQ8PS/An7O11vKdXJzqmyCq3xgGrPMQyPDuv/fIrM&#10;J2mynGfo92dTJJDOp/aqKdI36zBAcH8ZmrWbvOlymWbzntPD3B6mw280QMbemv7fW7+2t8L7Gh8p&#10;4VXRf1D5r6D9fejFh8++4+8AAAD//wMAUEsDBBQABgAIAAAAIQDGT6X/3wAAAAgBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJNCSAlxqqoCTlUlWqSKmxtvk6jxOordJP17lhMc&#10;d2Y0+yZfTrYVA/a+caQgnkUgkEpnGqoUfO3fHxYgfNBkdOsIFVzRw7K4vcl1ZtxInzjsQiW4hHym&#10;FdQhdJmUvqzRaj9zHRJ7J9dbHfjsK2l6PXK5beU8ip6l1Q3xh1p3uK6xPO8uVsHHqMfVY/w2bM6n&#10;9fV7n2wPmxiVur+bVq8gAk7hLwy/+IwOBTMd3YWMF62CefTESdajBAT7aZqycFTwkiQgi1z+H1D8&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALFuGfFPAwAAPgoAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMZPpf/fAAAACAEAAA8AAAAAAAAAAAAA&#10;AAAAqQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAC1BgAAAAA=&#10;">
+                      <v:shape id="Text Box 11" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;top:1222;width:48069;height:4175;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAGEfSZyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/fasIw&#10;FMbvB3uHcAbeaaKi1moUJyq7kW3OBzg0x7asOSlNWuvbm4vBLj++f/zW295WoqPGl441jEcKBHHm&#10;TMm5huvPcZiA8AHZYOWYNDzIw3bz+rLG1Lg7f1N3CbmII+xT1FCEUKdS+qwgi37kauLo3VxjMUTZ&#10;5NI0eI/jtpITpebSYsnxocCa9gVlv5fWapBfbdhfl+/TXTumY3dSt3N5+NR68NbvViAC9eE//Nf+&#10;MBpmarGYJskkQkSkiANy8wQAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAGEfSZyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" fillcolor="#c6d9f1 [671]" strokeweight=".5pt">
                         <v:textbox>
                           <w:txbxContent>
-                            <w:p w14:paraId="7FA4BB1C" w14:textId="0F6F0F69" w:rsidR="00F17057" w:rsidRPr="003975E0" w:rsidRDefault="00B2733B" w:rsidP="00B2733B">
+                            <w:p w14:paraId="262613BA" w14:textId="77777777" w:rsidR="0086584A" w:rsidRPr="003975E0" w:rsidRDefault="0086584A" w:rsidP="0086584A">
                               <w:pPr>
                                 <w:spacing w:before="140" w:after="240"/>
                                 <w:rPr>
                                   <w:w w:val="105"/>
                                   <w:sz w:val="15"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:proofErr w:type="spellStart"/>
                               <w:r w:rsidRPr="00B2733B">
                                 <w:rPr>
                                   <w:w w:val="105"/>
                                   <w:sz w:val="15"/>
                                 </w:rPr>
                                 <w:t>AuthorA</w:t>
                               </w:r>
                               <w:proofErr w:type="spellEnd"/>
                               <w:r w:rsidRPr="00B2733B">
                                 <w:rPr>
                                   <w:w w:val="105"/>
                                   <w:sz w:val="15"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> A, </w:t>
                               </w:r>
                               <w:proofErr w:type="spellStart"/>
                               <w:r w:rsidRPr="00B2733B">
@@ -4855,190 +5053,309 @@
                               <w:proofErr w:type="gramEnd"/>
                               <w:r w:rsidRPr="00B2733B">
                                 <w:rPr>
                                   <w:w w:val="105"/>
                                   <w:sz w:val="15"/>
                                 </w:rPr>
                                 <w:t>/</w:t>
                               </w:r>
                               <w:proofErr w:type="spellStart"/>
                               <w:r w:rsidRPr="00B2733B">
                                 <w:rPr>
                                   <w:w w:val="105"/>
                                   <w:sz w:val="15"/>
                                 </w:rPr>
                                 <w:t>wjms-xxxx</w:t>
                               </w:r>
                               <w:proofErr w:type="spellEnd"/>
                               <w:r w:rsidRPr="00B2733B">
                                 <w:rPr>
                                   <w:w w:val="105"/>
                                   <w:sz w:val="15"/>
                                 </w:rPr>
                                 <w:t>.</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="37981443" w14:textId="77777777" w:rsidR="00F17057" w:rsidRDefault="00F17057" w:rsidP="003975E0">
+                            <w:p w14:paraId="1DCF81C4" w14:textId="77777777" w:rsidR="0086584A" w:rsidRPr="003975E0" w:rsidRDefault="0086584A" w:rsidP="0086584A">
                               <w:pPr>
                                 <w:spacing w:before="140" w:after="240"/>
                                 <w:rPr>
                                   <w:w w:val="105"/>
                                   <w:sz w:val="15"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="604E1020" w14:textId="77777777" w:rsidR="00F17057" w:rsidRDefault="00F17057" w:rsidP="003975E0"/>
+                            <w:p w14:paraId="3CB202B6" w14:textId="77777777" w:rsidR="0086584A" w:rsidRDefault="0086584A" w:rsidP="0086584A">
+                              <w:pPr>
+                                <w:spacing w:before="140" w:after="240"/>
+                                <w:rPr>
+                                  <w:w w:val="105"/>
+                                  <w:sz w:val="15"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                            <w:p w14:paraId="141ED709" w14:textId="77777777" w:rsidR="0086584A" w:rsidRDefault="0086584A" w:rsidP="0086584A"/>
                           </w:txbxContent>
                         </v:textbox>
                       </v:shape>
-                      <v:shape id="Text Box 12" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;width:14478;height:1991;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA60tatywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BbsIw&#10;EETvSPyDtZW4gR2gaZtiECCoeqnaUj5gFS9JRLyOYiekf19XqtTjaGbeaFabwdaip9ZXjjUkMwWC&#10;OHem4kLD+es4fQThA7LB2jFp+CYPm/V4tMLMuBt/Un8KhYgQ9hlqKENoMil9XpJFP3MNcfQurrUY&#10;omwLaVq8Rbit5VypVFqsOC6U2NC+pPx66qwG+dGF/flpt9h2CR37F3V5qw7vWk/uhu0ziEBD+A//&#10;tV+Nhns1T5PlQ7qE30vxDsj1DwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA60tatywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" fillcolor="#c6d9f1 [671]" strokeweight=".5pt">
+                      <v:shape id="Text Box 12" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;width:14478;height:1991;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAzwPa4ygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/2H5Rb6VncTIa2pq1jR4otorR9wyV6T0OzdkN3E9O+7gtDHYWbOMPPlaBsxUOdrxxqSiQJB&#10;XDhTc6nh/L19eQPhA7LBxjFp+CUPy8Xjwxxz4678RcMplCJC2OeooQqhzaX0RUUW/cS1xNG7uM5i&#10;iLIrpenwGuG2kalSmbRYc1yosKV1RcXPqbca5LEP6/PsY7rqE9oOn+qyrzcHrZ+fxtU7iEBj+A/f&#10;2zujIUsTNcte0wRul+IdkIs/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADPA9rjKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" fillcolor="#c6d9f1 [671]" strokeweight=".5pt">
                         <v:textbox>
                           <w:txbxContent>
-                            <w:p w14:paraId="40E34817" w14:textId="77777777" w:rsidR="00F17057" w:rsidRPr="003975E0" w:rsidRDefault="00F17057" w:rsidP="003975E0">
+                            <w:p w14:paraId="7E2C42B7" w14:textId="77777777" w:rsidR="0086584A" w:rsidRPr="003975E0" w:rsidRDefault="0086584A" w:rsidP="0086584A">
                               <w:pPr>
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:sz w:val="15"/>
                                   <w:szCs w:val="15"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="003975E0">
                                 <w:rPr>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:sz w:val="15"/>
                                   <w:szCs w:val="15"/>
                                 </w:rPr>
                                 <w:t>How to cite</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20430AA0" w14:textId="77777777" w:rsidR="00F17057" w:rsidRDefault="00F17057" w:rsidP="00E1011C">
+          <w:p w14:paraId="5B6BB264" w14:textId="77777777" w:rsidR="00762896" w:rsidRDefault="00762896" w:rsidP="00762896">
+            <w:pPr>
+              <w:spacing w:before="140"/>
+              <w:rPr>
+                <w:w w:val="105"/>
+                <w:sz w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="547A6254" w14:textId="77777777" w:rsidR="0086584A" w:rsidRDefault="0086584A" w:rsidP="00643C1C">
             <w:pPr>
               <w:spacing w:before="140"/>
               <w:ind w:left="280"/>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="46FB6328" w14:textId="77777777" w:rsidR="00F17057" w:rsidRDefault="00F17057" w:rsidP="00E1011C">
-[...9 lines deleted...]
-          <w:p w14:paraId="3517D6DD" w14:textId="2EE8B202" w:rsidR="00F17057" w:rsidRDefault="00F17057" w:rsidP="00E1011C">
+          <w:p w14:paraId="761B13B8" w14:textId="77777777" w:rsidR="0086584A" w:rsidRDefault="0086584A" w:rsidP="00643C1C">
             <w:pPr>
               <w:spacing w:before="140"/>
               <w:ind w:left="280"/>
               <w:rPr>
                 <w:sz w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="105"/>
                 <w:sz w:val="15"/>
               </w:rPr>
               <w:t>(Received: XXX XX,20xx; Accepted: XXX X,20XX; Published: XXX 1,20XX)</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07D06692" w14:textId="77777777" w:rsidR="0086584A" w:rsidRPr="0086584A" w:rsidRDefault="0086584A" w:rsidP="00643C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086584A">
+              <w:rPr>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668992" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E03EF76" wp14:editId="7AEA2B9E">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>64135</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>-111760</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="662940" cy="662940"/>
+                  <wp:effectExtent l="0" t="0" r="3810" b="3810"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="182532265" name="Picture 10" descr="A qr code on a white background&#10;&#10;AI-generated content may be incorrect."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="182532265" name="Picture 10" descr="A qr code on a white background&#10;&#10;AI-generated content may be incorrect."/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId12" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="662940" cy="662940"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60FB91BB" w14:textId="77777777" w:rsidR="0086584A" w:rsidRDefault="0086584A" w:rsidP="00643C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E129098" w14:textId="77777777" w:rsidR="0086584A" w:rsidRDefault="0086584A" w:rsidP="00643C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="15"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1941F302" w14:textId="77777777" w:rsidR="0086584A" w:rsidRDefault="0086584A" w:rsidP="00643C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="15"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12145AC3" w14:textId="77777777" w:rsidR="0086584A" w:rsidRDefault="0086584A" w:rsidP="00643C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="15"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="15"/>
+              </w:rPr>
+              <w:t>Access Article Online</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1ABCA2B6" w14:textId="77777777" w:rsidR="0048310F" w:rsidRDefault="0048310F" w:rsidP="00E1011C">
-[...12 lines deleted...]
-    <w:p w14:paraId="0ABE1894" w14:textId="61C415C0" w:rsidR="0048310F" w:rsidRPr="003838CF" w:rsidRDefault="0048310F" w:rsidP="00E1011C">
+    <w:p w14:paraId="0ABE1894" w14:textId="61C415C0" w:rsidR="0048310F" w:rsidRPr="003838CF" w:rsidRDefault="0048310F" w:rsidP="00BD6AA8">
       <w:pPr>
         <w:pStyle w:val="11WJMSHeading"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="836"/>
-[...2 lines deleted...]
-          <w:rFonts w:cstheme="minorBidi"/>
+        <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0048310F" w:rsidRPr="003838CF" w:rsidSect="00F17057">
-      <w:headerReference w:type="even" r:id="rId17"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId22"/>
+      <w:headerReference w:type="even" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="even" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="first" r:id="rId22"/>
+      <w:footerReference w:type="first" r:id="rId23"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1152" w:right="734" w:bottom="576" w:left="734" w:header="576" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79EA8D67" w14:textId="77777777" w:rsidR="00E54320" w:rsidRDefault="00E54320" w:rsidP="009334A4">
+    <w:p w14:paraId="28E93903" w14:textId="77777777" w:rsidR="001804E9" w:rsidRDefault="001804E9" w:rsidP="009334A4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44E999DA" w14:textId="77777777" w:rsidR="00E54320" w:rsidRDefault="00E54320" w:rsidP="009334A4">
+    <w:p w14:paraId="3C2128E9" w14:textId="77777777" w:rsidR="001804E9" w:rsidRDefault="001804E9" w:rsidP="009334A4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -5069,50 +5386,51 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200F5FF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="fbb-Italic">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
@@ -5572,58 +5890,58 @@
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>http://creativecommons.org/licenses/by/4.0/</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="00BB4E08">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D7F671F" w14:textId="77777777" w:rsidR="00E54320" w:rsidRDefault="00E54320" w:rsidP="009334A4">
+    <w:p w14:paraId="18B39025" w14:textId="77777777" w:rsidR="001804E9" w:rsidRDefault="001804E9" w:rsidP="009334A4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C164512" w14:textId="77777777" w:rsidR="00E54320" w:rsidRDefault="00E54320" w:rsidP="009334A4">
+    <w:p w14:paraId="10754F53" w14:textId="77777777" w:rsidR="001804E9" w:rsidRDefault="001804E9" w:rsidP="009334A4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0EA39E84" w14:textId="65317DBE" w:rsidR="008C01F5" w:rsidRDefault="00175259" w:rsidP="008C01F5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00175259">
       <w:rPr>
         <w:i/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>Monteiro</w:t>
@@ -6182,51 +6500,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:8.4pt;height:8.4pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1178" type="#_x0000_t75" style="width:8.3pt;height:8.3pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07185007"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="60A61AC2"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="WJMSRefernceStyle"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -6391,50 +6709,136 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0BF86321"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5CB4F0F8"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="170977D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7660CB12"/>
     <w:lvl w:ilvl="0" w:tplc="0416000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6476,51 +6880,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D152EF0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0409001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -6562,62 +6966,66 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EB05621"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9918C5B4"/>
-    <w:lvl w:ilvl="0" w:tplc="0416000F">
+    <w:tmpl w:val="E1CAB8C4"/>
+    <w:lvl w:ilvl="0" w:tplc="514C59C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6648,51 +7056,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36F04AD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE38C5A2"/>
     <w:lvl w:ilvl="0" w:tplc="0416000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6734,51 +7142,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="385D79A3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0409001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -6823,88 +7231,88 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D8733F3"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0DB8A3B6"/>
+    <w:tmpl w:val="AEEE7F3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="1WJMSHeading"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="794" w:hanging="515"/>
-        <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="0000B2"/>
         <w:w w:val="85"/>
-        <w:sz w:val="30"/>
-        <w:szCs w:val="30"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="11WJMSHeading"/>
+      <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="836" w:hanging="552"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS" w:hint="default"/>
-        <w:b/>
-        <w:bCs/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:color w:val="0000B2"/>
         <w:w w:val="84"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="111WJMSHeading"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="713" w:hanging="603"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:color w:val="0000B2"/>
         <w:w w:val="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
@@ -6962,51 +7370,51 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6002" w:hanging="603"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7043" w:hanging="603"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43BE0349"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8354D64A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="372" w:hanging="372"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -7075,51 +7483,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48A352D8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D81652A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="372" w:hanging="372"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -7188,51 +7596,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="516017A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="05723686"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7301,51 +7709,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51BD77BA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0409001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -7387,51 +7795,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58090D03"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D064371A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="372" w:hanging="372"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -7500,51 +7908,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="583652E2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F4C28136"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -7613,51 +8021,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D554B27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E3CE40C"/>
     <w:lvl w:ilvl="0" w:tplc="0416000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7699,51 +8107,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66CE29A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="79ECCF36"/>
     <w:lvl w:ilvl="0" w:tplc="F5F8EDEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="WJMSEnumrateNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1700" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7789,51 +8197,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5300" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6740" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="762657AF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0409001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -7875,51 +8283,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="795E51C7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="174639FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8025,339 +8433,451 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1647470992">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1494829685">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1423139680">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="446242884">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1750156458">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1018046206">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="912937147">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1493567125">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1668170464">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="498886553">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="353851224">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1444694789">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="98572475">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="129400806">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="10"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="282687481">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1890727857">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="841359339">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="688920331">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1208955983">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1694188982">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1090276206">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="505021268">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="803962611">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="173879891">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1043485401">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1246452306">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="978263562">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1834760417">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="780732541">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="73861325">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="87124653">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="506553214">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="550727927">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="469059680">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="809175668">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="676465814">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="915550425">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="864833123">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D470B2"/>
     <w:rsid w:val="00002AD2"/>
     <w:rsid w:val="00005948"/>
     <w:rsid w:val="00030FC4"/>
+    <w:rsid w:val="00045E5A"/>
     <w:rsid w:val="00052C7F"/>
     <w:rsid w:val="0005435A"/>
     <w:rsid w:val="0006127B"/>
+    <w:rsid w:val="00066E51"/>
     <w:rsid w:val="00075DC3"/>
     <w:rsid w:val="000832CE"/>
     <w:rsid w:val="000869CB"/>
+    <w:rsid w:val="000952C7"/>
     <w:rsid w:val="000A1AC1"/>
+    <w:rsid w:val="000A561F"/>
+    <w:rsid w:val="000A7D71"/>
+    <w:rsid w:val="000D19BF"/>
     <w:rsid w:val="000E6D9E"/>
     <w:rsid w:val="001048E6"/>
     <w:rsid w:val="0013281E"/>
     <w:rsid w:val="00150677"/>
     <w:rsid w:val="00175259"/>
+    <w:rsid w:val="001804E9"/>
     <w:rsid w:val="00196C9A"/>
+    <w:rsid w:val="001A0B35"/>
     <w:rsid w:val="001A5A5B"/>
     <w:rsid w:val="001D727C"/>
     <w:rsid w:val="001D7971"/>
+    <w:rsid w:val="001F29B3"/>
     <w:rsid w:val="001F477B"/>
+    <w:rsid w:val="001F7217"/>
+    <w:rsid w:val="0020773B"/>
+    <w:rsid w:val="002151BE"/>
     <w:rsid w:val="002521CB"/>
     <w:rsid w:val="0029171E"/>
     <w:rsid w:val="002A255C"/>
     <w:rsid w:val="002A6F6A"/>
+    <w:rsid w:val="002C5949"/>
+    <w:rsid w:val="003022EC"/>
     <w:rsid w:val="0032157E"/>
     <w:rsid w:val="00321BC6"/>
+    <w:rsid w:val="0032498F"/>
+    <w:rsid w:val="00332A41"/>
     <w:rsid w:val="00336645"/>
     <w:rsid w:val="003507F3"/>
     <w:rsid w:val="00373A66"/>
     <w:rsid w:val="003838CF"/>
     <w:rsid w:val="003975E0"/>
+    <w:rsid w:val="003A42CE"/>
     <w:rsid w:val="003C2C74"/>
+    <w:rsid w:val="003D2F7E"/>
+    <w:rsid w:val="003D5891"/>
     <w:rsid w:val="003E706A"/>
     <w:rsid w:val="003F4876"/>
+    <w:rsid w:val="003F65EB"/>
     <w:rsid w:val="00423EE5"/>
     <w:rsid w:val="00426BDC"/>
+    <w:rsid w:val="0044292F"/>
+    <w:rsid w:val="00442CF7"/>
+    <w:rsid w:val="00464C29"/>
     <w:rsid w:val="00466AAE"/>
     <w:rsid w:val="00476405"/>
     <w:rsid w:val="0048310F"/>
     <w:rsid w:val="00494BEF"/>
     <w:rsid w:val="004A3747"/>
+    <w:rsid w:val="004B00CF"/>
     <w:rsid w:val="004B112D"/>
+    <w:rsid w:val="004C601D"/>
     <w:rsid w:val="004F3040"/>
     <w:rsid w:val="00501B37"/>
     <w:rsid w:val="00526AF5"/>
+    <w:rsid w:val="005310D3"/>
+    <w:rsid w:val="00534C3C"/>
+    <w:rsid w:val="005434A0"/>
     <w:rsid w:val="0054432D"/>
+    <w:rsid w:val="0056183F"/>
     <w:rsid w:val="00584F0B"/>
     <w:rsid w:val="005A6A01"/>
     <w:rsid w:val="005A6E18"/>
     <w:rsid w:val="005A7DA5"/>
+    <w:rsid w:val="005B0437"/>
     <w:rsid w:val="00601C7D"/>
     <w:rsid w:val="00613C42"/>
+    <w:rsid w:val="006166FB"/>
     <w:rsid w:val="006739E4"/>
     <w:rsid w:val="006768E2"/>
+    <w:rsid w:val="006A287A"/>
+    <w:rsid w:val="006A34FE"/>
     <w:rsid w:val="006B1C70"/>
     <w:rsid w:val="006B4D1A"/>
     <w:rsid w:val="007223DF"/>
     <w:rsid w:val="00725D34"/>
+    <w:rsid w:val="007313D5"/>
     <w:rsid w:val="007330C6"/>
     <w:rsid w:val="00750C27"/>
     <w:rsid w:val="00760941"/>
+    <w:rsid w:val="00762896"/>
     <w:rsid w:val="007A7F69"/>
     <w:rsid w:val="007C1384"/>
     <w:rsid w:val="007D68B2"/>
     <w:rsid w:val="007E57FC"/>
     <w:rsid w:val="007F635D"/>
     <w:rsid w:val="00817595"/>
+    <w:rsid w:val="00823675"/>
     <w:rsid w:val="00825C9B"/>
     <w:rsid w:val="00830133"/>
     <w:rsid w:val="00842250"/>
     <w:rsid w:val="00842AA3"/>
+    <w:rsid w:val="008558EC"/>
+    <w:rsid w:val="008570CD"/>
+    <w:rsid w:val="0086584A"/>
+    <w:rsid w:val="008A0990"/>
     <w:rsid w:val="008A190D"/>
     <w:rsid w:val="008A5CE4"/>
+    <w:rsid w:val="008A6956"/>
     <w:rsid w:val="008C01F5"/>
     <w:rsid w:val="008D2DE4"/>
     <w:rsid w:val="008E5AF9"/>
     <w:rsid w:val="0090025C"/>
+    <w:rsid w:val="00901F58"/>
+    <w:rsid w:val="00912EF5"/>
     <w:rsid w:val="009213BA"/>
     <w:rsid w:val="00921630"/>
     <w:rsid w:val="009263CE"/>
     <w:rsid w:val="00930010"/>
     <w:rsid w:val="00931F26"/>
     <w:rsid w:val="009334A4"/>
     <w:rsid w:val="009423C5"/>
     <w:rsid w:val="0094692E"/>
+    <w:rsid w:val="00965D34"/>
     <w:rsid w:val="00982099"/>
     <w:rsid w:val="00982AEC"/>
     <w:rsid w:val="009862F9"/>
     <w:rsid w:val="00992E36"/>
     <w:rsid w:val="00994FA1"/>
     <w:rsid w:val="009A16D2"/>
+    <w:rsid w:val="009A77FB"/>
     <w:rsid w:val="009D10AC"/>
     <w:rsid w:val="009D12B9"/>
     <w:rsid w:val="00A01877"/>
     <w:rsid w:val="00A24BBD"/>
     <w:rsid w:val="00A3649E"/>
     <w:rsid w:val="00A468ED"/>
     <w:rsid w:val="00A575A2"/>
+    <w:rsid w:val="00A659A9"/>
     <w:rsid w:val="00A822AF"/>
     <w:rsid w:val="00A829FD"/>
+    <w:rsid w:val="00A8368F"/>
     <w:rsid w:val="00AF0755"/>
+    <w:rsid w:val="00AF7C4A"/>
     <w:rsid w:val="00B00BD2"/>
     <w:rsid w:val="00B05B6D"/>
     <w:rsid w:val="00B11211"/>
     <w:rsid w:val="00B2733B"/>
     <w:rsid w:val="00B40966"/>
     <w:rsid w:val="00B525B3"/>
     <w:rsid w:val="00B525C4"/>
     <w:rsid w:val="00B56640"/>
     <w:rsid w:val="00B62CDE"/>
     <w:rsid w:val="00B646E8"/>
     <w:rsid w:val="00B73254"/>
     <w:rsid w:val="00B8290B"/>
+    <w:rsid w:val="00BA0C05"/>
+    <w:rsid w:val="00BA0C34"/>
     <w:rsid w:val="00BB4544"/>
     <w:rsid w:val="00BB4E08"/>
     <w:rsid w:val="00BB63F1"/>
     <w:rsid w:val="00BC3470"/>
     <w:rsid w:val="00BC6C62"/>
     <w:rsid w:val="00BD0C71"/>
     <w:rsid w:val="00BD38C2"/>
+    <w:rsid w:val="00BD6AA8"/>
+    <w:rsid w:val="00BF04ED"/>
     <w:rsid w:val="00C026D8"/>
     <w:rsid w:val="00C10293"/>
     <w:rsid w:val="00C127E3"/>
     <w:rsid w:val="00C14B38"/>
+    <w:rsid w:val="00C16B87"/>
+    <w:rsid w:val="00C2137D"/>
+    <w:rsid w:val="00C26A5C"/>
     <w:rsid w:val="00C35325"/>
     <w:rsid w:val="00C40F62"/>
+    <w:rsid w:val="00C81E8F"/>
     <w:rsid w:val="00C840ED"/>
+    <w:rsid w:val="00C84166"/>
     <w:rsid w:val="00C87F1F"/>
     <w:rsid w:val="00C9170E"/>
+    <w:rsid w:val="00C91C7E"/>
+    <w:rsid w:val="00C92539"/>
     <w:rsid w:val="00CA1927"/>
     <w:rsid w:val="00CA2527"/>
     <w:rsid w:val="00CB4B64"/>
     <w:rsid w:val="00CB5267"/>
+    <w:rsid w:val="00CC0A81"/>
+    <w:rsid w:val="00CD1982"/>
     <w:rsid w:val="00CD7DB5"/>
     <w:rsid w:val="00CE297D"/>
     <w:rsid w:val="00CE3F07"/>
     <w:rsid w:val="00CF3E8C"/>
+    <w:rsid w:val="00CF55FD"/>
+    <w:rsid w:val="00D10E03"/>
+    <w:rsid w:val="00D26DD8"/>
     <w:rsid w:val="00D44F32"/>
     <w:rsid w:val="00D470B2"/>
     <w:rsid w:val="00D56629"/>
+    <w:rsid w:val="00D705A2"/>
+    <w:rsid w:val="00D8120E"/>
+    <w:rsid w:val="00D8789D"/>
     <w:rsid w:val="00DB0811"/>
+    <w:rsid w:val="00DB5B0B"/>
     <w:rsid w:val="00DE1FFF"/>
     <w:rsid w:val="00DE4D7C"/>
     <w:rsid w:val="00DF168B"/>
+    <w:rsid w:val="00DF2F2D"/>
     <w:rsid w:val="00E064C3"/>
     <w:rsid w:val="00E1011C"/>
+    <w:rsid w:val="00E10CD4"/>
     <w:rsid w:val="00E22811"/>
     <w:rsid w:val="00E32032"/>
     <w:rsid w:val="00E54320"/>
+    <w:rsid w:val="00E67235"/>
+    <w:rsid w:val="00E711AD"/>
     <w:rsid w:val="00E722FF"/>
+    <w:rsid w:val="00E736EF"/>
+    <w:rsid w:val="00ED06F9"/>
     <w:rsid w:val="00ED151A"/>
     <w:rsid w:val="00ED38DB"/>
+    <w:rsid w:val="00ED5273"/>
     <w:rsid w:val="00EE1486"/>
+    <w:rsid w:val="00EF6AC1"/>
+    <w:rsid w:val="00F0037E"/>
     <w:rsid w:val="00F06EFB"/>
     <w:rsid w:val="00F1346C"/>
     <w:rsid w:val="00F17057"/>
     <w:rsid w:val="00F27694"/>
     <w:rsid w:val="00F44F72"/>
     <w:rsid w:val="00F506FB"/>
+    <w:rsid w:val="00F5349E"/>
     <w:rsid w:val="00F63946"/>
     <w:rsid w:val="00F6612F"/>
+    <w:rsid w:val="00F7026D"/>
     <w:rsid w:val="00F73BA2"/>
+    <w:rsid w:val="00F73BE7"/>
     <w:rsid w:val="00F97FEB"/>
     <w:rsid w:val="00FA4672"/>
     <w:rsid w:val="00FC7F87"/>
+    <w:rsid w:val="00FD70BE"/>
     <w:rsid w:val="00FE3DBF"/>
     <w:rsid w:val="00FE5F70"/>
     <w:rsid w:val="00FF44A1"/>
+    <w:rsid w:val="00FF62DF"/>
     <w:rsid w:val="00FF7238"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -8804,51 +9324,50 @@
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="007223DF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
     <w:name w:val="Table Normal1"/>
@@ -9072,134 +9591,134 @@
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00ED151A"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1WJMSHeading">
     <w:name w:val="1. WJMS Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:link w:val="1WJMSHeadingChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00CF3E8C"/>
+    <w:rsid w:val="0056183F"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="9"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="624"/>
         <w:tab w:val="left" w:pos="625"/>
         <w:tab w:val="left" w:pos="794"/>
       </w:tabs>
       <w:spacing w:before="240"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="0000B2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="1WJMSHeadingChar">
     <w:name w:val="1. WJMS Heading Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="1WJMSHeading"/>
-    <w:rsid w:val="00CF3E8C"/>
+    <w:rsid w:val="0056183F"/>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="0000B2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="11WJMSHeading">
     <w:name w:val="1.1 WJMS Heading"/>
     <w:basedOn w:val="Heading2"/>
     <w:link w:val="11WJMSHeadingChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="00825C9B"/>
+    <w:rsid w:val="00BD6AA8"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="9"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="720"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120"/>
-      <w:jc w:val="right"/>
+      <w:ind w:left="912" w:right="360"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:color w:val="0000B2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="11WJMSHeadingChar">
     <w:name w:val="1.1 WJMS Heading Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="11WJMSHeading"/>
-    <w:rsid w:val="00825C9B"/>
+    <w:rsid w:val="00BD6AA8"/>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
       <w:color w:val="0000B2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="111WJMSHeading">
     <w:name w:val="1.1.1 WJMS Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="111WJMSHeadingChar"/>
     <w:qFormat/>
     <w:rsid w:val="00CF3E8C"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="9"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="810"/>
       </w:tabs>
-      <w:ind w:left="540" w:hanging="180"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
       <w:bCs/>
       <w:i/>
       <w:color w:val="0000B2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="111WJMSHeadingChar">
     <w:name w:val="1.1.1 WJMS Heading Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="111WJMSHeading"/>
     <w:rsid w:val="00CF3E8C"/>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
       <w:bCs/>
       <w:i/>
       <w:color w:val="0000B2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WJMSAbstract">
     <w:name w:val="WJMS Abstract"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="WJMSAbstractChar"/>
     <w:qFormat/>
@@ -9562,50 +10081,62 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00842AA3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="007223DF"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C91C7E"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="190993259">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="240990642">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -9738,50 +10269,63 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1014303585">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1014769782">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1145197874">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1161432845">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
@@ -9958,50 +10502,63 @@
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1336612922">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1379084142">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1415711331">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1491478502">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -10340,51 +10897,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2064330181">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-5521-499X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/global-health-trends" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-5500-499X" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-0021-499X" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-5521-499X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nasa.gov/climate-indicators" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/global-health-trends" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-5500-499X" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-0021-499X" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wjms.nust.edu.iq/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -10687,89 +11244,89 @@
   <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </we:webextension>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F898E5FB-0517-4BBE-A110-F70427D356DB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2238</Words>
-  <Characters>12763</Characters>
+  <Words>2202</Words>
+  <Characters>12558</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>106</Lines>
+  <Lines>104</Lines>
   <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>latex.iraq@gmail.com</vt:lpstr>
       <vt:lpstr>latex.iraq@gmail.com</vt:lpstr>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14972</CharactersWithSpaces>
+  <CharactersWithSpaces>14731</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>latex.iraq@gmail.com</dc:title>
   <dc:creator>Maher</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2022-05-25T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>LaTeX with hyperref</vt:lpwstr>